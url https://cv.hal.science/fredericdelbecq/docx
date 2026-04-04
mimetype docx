--- v0 (2026-03-06)
+++ v1 (2026-04-04)
@@ -753,321 +753,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No More Purification: A Straightforward and Green Process for the Production of Melamine–Vanillylamine-Based Benzoxazine-Rich Resins for Access to Various Composite Materials</w:t>
+                <w:t xml:space="preserve">Synthesis and optimization of biobased carbon adsorbent monoliths from chitosan-polybenzoxazine for efficient CO2 capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Guinebaud</w:t>
+                <w:t xml:space="preserve">José Mosquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huihui Qiao</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liana Delevingne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcs9030092⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.6783-6793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5RA00110B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446295v1</w:t>
+                <w:t xml:space="preserve">hal-04976953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and optimization of biobased carbon adsorbent monoliths from chitosan-polybenzoxazine for efficient CO2 capture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No More Purification: A Straightforward and Green Process for the Production of Melamine–Vanillylamine-Based Benzoxazine-Rich Resins for Access to Various Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Guinebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huihui Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Mosquera</w:t>
+                <w:t xml:space="preserve">Adama Konate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana Delevingne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (9), pp.6783-6793. </w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), pp.92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5RA00110B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcs9030092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976953v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of biocompatible polycaprolactone composite membranes blended with short oligomers of biosourced triarylmethane-based polyaryletherketone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huihui Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Ahmed Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1157,51 +1157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Preparation and Optimization of Activated Carbon Monoliths from Resorcinol-Formaldehyde Resins for CO2 Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Mosquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1949,51 +1949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Stricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Olivier Sarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Egles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2053,51 +2053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelation properties of various long chain amidoamines: Prediction of solvent gelation via machine learning using Hansen solubility parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2170,51 +2170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isosorbide: Recent advances in catalytic production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Reza Khodadadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2300,51 +2300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a gelated Deep Eutectic solvent metal salt solution as template for the production of size-controlled small noble metal nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2677,51 +2677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yantao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Len</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2762,766 +2762,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous flow alcoholysis of furfuryl alcohol to alkyl levulinates using zeolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deyang Zhao</w:t>
+                <w:t xml:space="preserve">Comprehensive study on expeditious conversion of pre-hydrolyzed alginic acid to furfural in Cu(II) biphasic systems using microwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yantao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pepijn Prinsen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Len</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b00726⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 445, pp.73--79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2017.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148563v1</w:t>
+                <w:t xml:space="preserve">hal-02148556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the microwave-assisted production of hydroxymethylfurfural by hydrolysis of cellulose derivatives \textemdash A review</w:t>
+                <w:t xml:space="preserve">Microwave assisted efficient furfural production using nano-sized surface-sulfonated diamond powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukari Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristobal Cara Corbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnancion Ruiz Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23081973⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, pp.74--78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2018.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148529v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of Hemicellulose and Derivatives. A Review of Recent Advances in the Production of Furfural</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous flow alcoholysis of furfuryl alcohol to alkyl levulinates using zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deyang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepijn Prinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yantao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiyi Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Marlair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (5), pp.6901--6909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b00726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863335v1</w:t>
+                <w:t xml:space="preserve">hal-02148563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous flow conversion of glycerol into chemicals: an overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances in the microwave-assisted production of hydroxymethylfurfural by hydrolysis of cellulose derivatives \textemdash A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Len</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Encarnancion Ruiz Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23081973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1591857⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148540v1</w:t>
+                <w:t xml:space="preserve">hal-02148529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave assisted efficient furfural production using nano-sized surface-sulfonated diamond powder</w:t>
+                <w:t xml:space="preserve">Hydrolysis of Hemicellulose and Derivatives. A Review of Recent Advances in the Production of Furfural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yukari Takahashi</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yantao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Kondo</w:t>
+                <w:t xml:space="preserve">Anitha Muralidhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristobal Cara Corbas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Encarnancion Ruiz Ramos</w:t>
+                <w:t xml:space="preserve">Karim El Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Marlair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2018.03.020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.art. 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02148530v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive study on expeditious conversion of pre-hydrolyzed alginic acid to furfural in Cu(II) biphasic systems using microwaves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yantao Wang</w:t>
+                <w:t xml:space="preserve">Continuous flow conversion of glycerol into chemicals: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. S. Varma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Len</w:t>
+                <w:t xml:space="preserve">Cristobal Cara Corpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnancion Ruiz Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 445, pp.73--79. </w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (4), pp.723--741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2017.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1591857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148556v1</w:t>
+                <w:t xml:space="preserve">hal-02148540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the influence of hydrogen pressure on the enantioselectivity of hydrogenation: A combined theory-experiment approach</w:t>
               </w:r>
@@ -3878,302 +3878,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Transformation of Glycerol to Lactic Acid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Further insight in the minor/major concept using hydrogen pressure effect in asymmetric hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-012-9823-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 363-364, pp.214 - 222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2012.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741022v1</w:t>
+                <w:t xml:space="preserve">hal-01923743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further insight in the minor/major concept using hydrogen pressure effect in asymmetric hydrogenation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogeneous Transformation of Glycerol to Lactic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. S. Arani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 363-364, pp.214 - 222. </w:t>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55, pp.474-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2012.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11244-012-9823-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923743v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoter Effect of Early Stage Grown Surface Oxides: A Near-Ambient-Pressure XPS Study of CO Oxidation on PtSn Bimetallics</w:t>
               </w:r>
@@ -4685,51 +4685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the Mechanism of Glycerol Hydrogenolysis over Rhodium Catalyst through Combined Experimental-Theoretical Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4821,298 +4821,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediatory role of tin in the catalytic performance of tailored platinum-tin alloy surfaces for carbon monoxide oxidation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Jugnet</w:t>
+                <w:t xml:space="preserve">Highly selective hydrogenation of butadiene on Pt/Sn alloy elucidated by first-principles calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haubrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 273 (2), pp.211-220. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2010.05.014⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 275 (1), pp.129-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2010.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512083v1</w:t>
+                <w:t xml:space="preserve">hal-01116773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly selective hydrogenation of butadiene on Pt/Sn alloy elucidated by first-principles calculations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Haubrich</w:t>
+                <w:t xml:space="preserve">Mediatory role of tin in the catalytic performance of tailored platinum-tin alloy surfaces for carbon monoxide oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 275 (1), pp.129-139. </w:t>
+              <w:t xml:space="preserve">, 2010, 273 (2), pp.211-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2010.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2010.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116773v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restructuring of the Pt3Sn(111) surfaces induced by atomic and molecular oxygen from first principles</w:t>
               </w:r>
@@ -5869,836 +5869,836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of simple alkenes on Pt(111) and Pt-Sn surface alloys: bond strength vs. heat of adsorption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Wandelt</w:t>
+                <w:t xml:space="preserve">A High Pressure PM-IRRAS Study of CO and O2 Coadsorption and Reactivity on PtSn Alloy Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Loffreda</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Cadete Santos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112, pp.14693-14695. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp805089z⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 112, pp.10862-10867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp802416f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419658v1</w:t>
+                <w:t xml:space="preserve">hal-00254950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Pressure PM-IRRAS Study of CO and O2 Coadsorption and Reactivity on PtSn Alloy Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Dupont</w:t>
+                <w:t xml:space="preserve">Adsorption of simple alkenes on Pt(111) and Pt-Sn surface alloys: bond strength vs. heat of adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haubrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wandelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112, pp.10862-10867. </w:t>
+              <w:t xml:space="preserve">, 2008, 112, pp.14693-14695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp802416f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp805089z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00254950v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Pd8Ni92(110) catalytic surface from first principles</w:t>
+                <w:t xml:space="preserve">Hydrogenation of 1,3-butadiene on Pd(111) and PdSn/Pd(111) surface alloys under UHV conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Valcarcel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Loffreda</w:t>
+                <w:t xml:space="preserve">C Breinlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Haubrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Valcarcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.125406⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 251 (1), pp.123 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2007.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180129v1</w:t>
+                <w:t xml:space="preserve">hal-01896674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Study of CO Chemisorption on the Pt3Sn(111)-(2 x 2) Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Dupont</w:t>
+                <w:t xml:space="preserve">Structure of the Pd8Ni92(110) catalytic surface from first principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valcarcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Jugnet</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp070333j⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.125406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.125406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00160817v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of 1,3-butadiene on Pd(111) and PdSn/Pd(111) surface alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Valcárcel</w:t>
+                <w:t xml:space="preserve">Vibrational Study of CO Chemisorption on the Pt3Sn(111)-(2 x 2) Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111, pp.8524-8531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp070333j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419652v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of 1,3-butadiene on Pd(111) and PdSn/Pd(111) surface alloys under UHV conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Valcarcel</w:t>
+                <w:t xml:space="preserve">Hydrogenation of 1,3-butadiene on Pd(111) and PdSn/Pd(111) surface alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breinlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haubrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valcárcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 251, pp.123-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01896674v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of α,β-unsaturated aldehydes on d6 Ru and Rh complexes: A DFT study</w:t>
               </w:r>
@@ -8088,269 +8088,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic asymmetric hydride transfer reduction of ketones with rhodium and chiral diamine lagands: approach of the active species structure by DFT calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. C. Bernard</w:t>
+                <w:t xml:space="preserve">Asymmetric synthesis of 2-methyl cyclohexane carboxylic acids by heterogeneous catalysis: mechanistic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Lemaire</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 19, pp.5715-5722</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6, pp.949-958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00007015v1</w:t>
+                <w:t xml:space="preserve">hal-00006923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric synthesis of 2-methyl cyclohexane carboxylic acids by heterogeneous catalysis: mechanistic aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Besson</w:t>
+                <w:t xml:space="preserve">Catalytic asymmetric hydride transfer reduction of ketones with rhodium and chiral diamine lagands: approach of the active species structure by DFT calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Pinel</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 6, pp.949-958</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19, pp.5715-5722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006923v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density functional periodic study of CO adsorption on the Pd3Mn(100) alloy surface: comparison with Pd(100)</w:t>
               </w:r>
@@ -8576,536 +8576,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically active nitrogen ligands in asymmetric catalysis. Effect of nitrogen substitution on the enantioselective hydride transfer reduction of acetophenone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of CO and NO on (111) and (100) surfaces of Pd3Mn compared with Pd: a theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Touchard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Moraweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 567, pp.133-136</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 396, pp.156-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006682v1</w:t>
+                <w:t xml:space="preserve">hal-00006647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the diamine-Rh(I) precursor in the asymmetric hydride transfer reduction of ketones: a theoretical and experimental approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optically active nitrogen ligands in asymmetric catalysis. Effect of nitrogen substitution on the enantioselective hydride transfer reduction of acetophenone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guiral</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 120, pp.1441-1446</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 567, pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006649v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of CO and NO on (111) and (100) surfaces of Pd3Mn compared with Pd: a theoretical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of the diamine-Rh(I) precursor in the asymmetric hydride transfer reduction of ketones: a theoretical and experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 396, pp.156-175</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 120, pp.1441-1446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006647v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and magnetism of ordered palladium-manganese and palladium-chromium alloys</w:t>
+                <w:t xml:space="preserve">General trends in the electronic properties of alloys of transition metals: a semi empirical study of CO adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 9, pp.3072-3082</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 389, pp.L1131-L1139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006593v1</w:t>
+                <w:t xml:space="preserve">hal-00006567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General trends in the electronic properties of alloys of transition metals: a semi empirical study of CO adsorption</w:t>
+                <w:t xml:space="preserve">Electronic structure and magnetism of ordered palladium-manganese and palladium-chromium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 389, pp.L1131-L1139</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9, pp.3072-3082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006567v1</w:t>
+                <w:t xml:space="preserve">hal-00006593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitriles and hydrogen on a nickel catalyst: theoretical evidence of a process competing with the total hydrogenation reaction</w:t>
               </w:r>
@@ -9275,204 +9275,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption modes of acetonitrile on Ni(111), Ni(100) and Ni(110). A semiempirical theoretical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competitive C=C and C=O adsorption of alpha-beta unsaturated aldehydes on Pt and Pd surfaces in relation with the selectivity of hydrogenation reactions: a theorical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V.H. Peuch</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 11, pp.3828-3844</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 152, pp.217-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006351v1</w:t>
+                <w:t xml:space="preserve">hal-00005916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive C=C and C=O adsorption of alpha-beta unsaturated aldehydes on Pt and Pd surfaces in relation with the selectivity of hydrogenation reactions: a theorical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption modes of acetonitrile on Ni(111), Ni(100) and Ni(110). A semiempirical theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Sautet</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Peuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 152, pp.217-236</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 11, pp.3828-3844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005916v1</w:t>
+                <w:t xml:space="preserve">hal-00006351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of substitutents on the adsorption of alkenes on (111) Pt and Pd surfaces: a theoretical study</w:t>
               </w:r>
@@ -9534,260 +9534,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of aldehydes and ketones on platinum and palladium: influence of steps, open faces and metal nature. A theoretical study</w:t>
+                <w:t xml:space="preserve">Low-temperature adsorption of formaldehyde on a Pt(III) surface: a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 295, pp.353-373</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 9, pp.197-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006086v1</w:t>
+                <w:t xml:space="preserve">hal-00006085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy cleavage of the C = O double bond in W(II) (éta2-OCH2) complexes. A molecular orbital analysis</w:t>
+                <w:t xml:space="preserve">Adsorption of aldehydes and ketones on platinum and palladium: influence of steps, open faces and metal nature. A theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 443, pp.191-197</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 295, pp.353-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006084v1</w:t>
+                <w:t xml:space="preserve">hal-00006086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature adsorption of formaldehyde on a Pt(III) surface: a theoretical study</w:t>
+                <w:t xml:space="preserve">Easy cleavage of the C = O double bond in W(II) (éta2-OCH2) complexes. A molecular orbital analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 9, pp.197-207</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 443, pp.191-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006085v1</w:t>
+                <w:t xml:space="preserve">hal-00006084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eta 2 versus eta 1 coordination of aldehydes and ketones in organometallic complexes. A semi empirical theoretical study</w:t>
               </w:r>
@@ -9908,51 +9908,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de charbon actif à partir de résine phénolique pour la séparation du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Delevingne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10158,64 +10158,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence invitée : Green chemistry and processes for functionnal bio-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10525,77 +10525,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Transformation of glycerol to lactic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10883,51 +10883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Pd-Au is more selective than Pd in the catalytic hydrogenation of 1,3-butadiene: a surface-science study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11112,90 +11112,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structure of the Pd8Ni92(110) catalytic surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valcarcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces, JSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11220,90 +11220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction de l'hydrogène avec des surfaces de palladium pur ou allié au nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valcarcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT-GFZ 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11729,51 +11729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Douja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12893,51 +12893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;a Vignal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Carouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layella Ziyani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Costalonga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rendu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Brunerie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Guinebaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Qiao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Konate" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delbecq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9030092" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA00110B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ahmed Omar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Echalard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01323" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04392856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Ji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stricher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guenin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14183829" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancie Gagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020062" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ammar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vroman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9091498" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sugai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodelet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127380" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374397v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meftah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boumedjane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delbecq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2021.121765" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Sarde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13203598" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adenier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ogue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kawai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Reza Khodadadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daily Rodriguez Padron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Varma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110648" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delfosse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laboureix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Par&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.01.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Len" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111708" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyang Zhao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24061030" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantao Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110456" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Prinsen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Ouyang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00726" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23081973" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Muralidhara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Ouardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marlair" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00146" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Cara Corpas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnancion Ruiz Ramos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1591857" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148530v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukari Takahashi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kondo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Cara Corbas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2018.03.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXGJD4VQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148556v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Varma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.11.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Bellefon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.02.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trinh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rozanska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01223j" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797939v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chibani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cy20363d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741022v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Arani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9823-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HBPWC4D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01923743v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.06.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RWDGBSZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797944v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffreda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301802g" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758486v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.12.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9HC5XJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haubrich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02428g" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697783v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101318" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMH0PBCD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512083v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.05.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX0CV710-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116773v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vign&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.07.019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H392XS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3096986" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447705v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krupski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024047v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908353p" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024049v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903473m" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vign&#233;-Maeder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breitbach" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wandelt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024058v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075163p" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JZXG7X78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419658v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805089z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CSP45NZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254950v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802416f" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HPNXFCL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125406" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160817v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp070333j" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PDCNFG9P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419652v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breinlich" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valc&#225;rcel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896674v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Breinlich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haubrich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Becker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valcarcel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.07.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK84JFCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906906v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.11.037" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVG1H3LV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128325v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.123" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB89PSXM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906931v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.02.058" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR6N5KJT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007366v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertolini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007061v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bernard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fache" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007111v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007035v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guiral" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007056v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007064v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Renouprez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Trillat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rousset" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006853v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguefack" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sinou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006935v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapouge" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006920v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007015v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006923v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallezot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006778v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006848v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006779v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006682v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006649v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006647v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moraweck" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verite" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006593v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006567v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006407v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Peuch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005916v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005957v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006086v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006084v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006085v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006237v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00033a021" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-01845784-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011809v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Jeux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/0r14-s552" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728731v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497897v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308646v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196819v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bertolini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196811v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207684v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206183v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142129v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101867v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142132v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010660v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douja" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malacea" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011542v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010641v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010954v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010909v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010652v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010831v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paul" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010794v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614900v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Roohinejad" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Mallikarjunan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.22412-8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;a Vignal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Carouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layella Ziyani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Costalonga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rendu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Brunerie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA00110B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Guinebaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Qiao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Konate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delbecq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9030092" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ahmed Omar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Echalard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01323" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04392856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Ji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stricher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guenin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14183829" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancie Gagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020062" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ammar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vroman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9091498" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sugai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodelet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127380" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374397v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meftah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boumedjane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delbecq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2021.121765" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Sarde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13203598" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adenier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ogue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kawai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Reza Khodadadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daily Rodriguez Padron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Varma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110648" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delfosse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laboureix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Par&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.01.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Len" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111708" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyang Zhao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24061030" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantao Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110456" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Varma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.11.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukari Takahashi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kondo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Cara Corbas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnancion Ruiz Ramos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2018.03.020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXGJD4VQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Prinsen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Ouyang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00726" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23081973" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Muralidhara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Ouardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marlair" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00146" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148540v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Cara Corpas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1591857" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Bellefon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.02.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trinh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rozanska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01223j" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797939v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chibani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cy20363d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01923743v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.06.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RWDGBSZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741022v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Arani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9823-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HBPWC4D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797944v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffreda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301802g" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758486v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.12.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9HC5XJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haubrich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02428g" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697783v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101318" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMH0PBCD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116773v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vign&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.07.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H392XS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512083v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.05.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX0CV710-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3096986" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447705v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krupski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024047v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908353p" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024049v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903473m" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vign&#233;-Maeder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breitbach" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wandelt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024058v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075163p" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JZXG7X78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254950v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802416f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HPNXFCL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805089z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CSP45NZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Breinlich" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haubrich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Becker" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valcarcel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.07.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK84JFCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180129v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125406" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160817v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp070333j" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PDCNFG9P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419652v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breinlich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valc&#225;rcel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906906v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.11.037" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVG1H3LV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128325v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.123" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB89PSXM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906931v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.02.058" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR6N5KJT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007366v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertolini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007061v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bernard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fache" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007111v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007035v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guiral" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007056v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007064v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Renouprez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Trillat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rousset" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006853v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguefack" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sinou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006935v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapouge" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006920v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006923v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallezot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007015v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006778v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006848v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006779v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006647v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moraweck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verite" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006682v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006649v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006567v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006593v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006407v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Peuch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006351v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005957v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006085v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006086v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006084v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006237v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00033a021" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-01845784-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011809v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Jeux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/0r14-s552" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728731v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497897v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308646v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196819v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bertolini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196811v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207684v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206183v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142129v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101867v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142132v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010660v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douja" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malacea" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011542v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010641v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010954v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010909v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010652v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010831v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paul" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010794v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614900v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Roohinejad" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Mallikarjunan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.22412-8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>