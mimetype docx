--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -1536,408 +1536,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel One-Step Process for the Production of Bioplastic from Rapeseed Press Cake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study for the production of a polysaccharide based hydrogel ink composites as binder for modification of carbon paper electrodes covered with PEDOT:PSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Ammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
+                <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Vroman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Sugai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bodelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr9091498⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 628, pp.127380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560803v1</w:t>
+                <w:t xml:space="preserve">hal-04392858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study for the production of a polysaccharide based hydrogel ink composites as binder for modification of carbon paper electrodes covered with PEDOT:PSS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ENANTIOSELECTIVE REDUCTION OF PROCHIRAL KETONES PROMOTED BY AMINO AMIDE RUTHENIUM COMPLEXES: A DFT STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bodelet</w:t>
+                <w:t xml:space="preserve">Y Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mathon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y Boumedjane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127380⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2021.121765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392858v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENANTIOSELECTIVE REDUCTION OF PROCHIRAL KETONES PROMOTED BY AMINO AMIDE RUTHENIUM COMPLEXES: A DFT STUDY</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel One-Step Process for the Production of Bioplastic from Rapeseed Press Cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Delbecq</w:t>
+                <w:t xml:space="preserve">Wassim Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Michel</w:t>
+                <w:t xml:space="preserve">Isabelle Vroman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Mhemdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.1498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2021.121765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr9091498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374397v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulosic/Polyvinyl Alcohol Composite Hydrogel: Synthesis, Characterization and Applications in Tissue Engineering</w:t>
               </w:r>
@@ -2762,7129 +2762,7141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive study on expeditious conversion of pre-hydrolyzed alginic acid to furfural in Cu(II) biphasic systems using microwaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous flow alcoholysis of furfuryl alcohol to alkyl levulinates using zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deyang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepijn Prinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yantao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiyi Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2017.11.013⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (5), pp.6901--6909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b00726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148556v1</w:t>
+                <w:t xml:space="preserve">hal-02148563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave assisted efficient furfural production using nano-sized surface-sulfonated diamond powder</w:t>
+                <w:t xml:space="preserve">Recent advances in the microwave-assisted production of hydroxymethylfurfural by hydrolysis of cellulose derivatives \textemdash A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Len</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2018.03.020⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23081973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02148530v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous flow alcoholysis of furfuryl alcohol to alkyl levulinates using zeolites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pepijn Prinsen</w:t>
+                <w:t xml:space="preserve">Hydrolysis of Hemicellulose and Derivatives. A Review of Recent Advances in the Production of Furfural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yantao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anitha Muralidhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Marlair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b00726⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.art. 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148563v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the microwave-assisted production of hydroxymethylfurfural by hydrolysis of cellulose derivatives \textemdash A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous flow conversion of glycerol into chemicals: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Len</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Len</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristobal Cara Corpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnancion Ruiz Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23081973⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (4), pp.723--741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1591857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148529v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of Hemicellulose and Derivatives. A Review of Recent Advances in the Production of Furfural</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive study on expeditious conversion of pre-hydrolyzed alginic acid to furfural in Cu(II) biphasic systems using microwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yantao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Len</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00146⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 445, pp.73--79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2017.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863335v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous flow conversion of glycerol into chemicals: an overview</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave assisted efficient furfural production using nano-sized surface-sulfonated diamond powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukari Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristobal Cara Corpas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Cristobal Cara Corbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnancion Ruiz Ramos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (4), pp.723--741. </w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, pp.74--78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1591857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2018.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148540v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the influence of hydrogen pressure on the enantioselectivity of hydrogenation: A combined theory-experiment approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 836-837, pp.90 - 99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2017.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanism of the initial step of germanosilicate formation in solution: a first-principles molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Rozanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (21), pp.14419-14425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6cp01223j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the key role of hydroxyl groups in platinum-catalysed alcohol oxidation in aqueous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, pp.339-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2cy20363d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further insight in the minor/major concept using hydrogen pressure effect in asymmetric hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 363-364, pp.214 - 222. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2012.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Transformation of Glycerol to Lactic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. S. Arani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 55, pp.474-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11244-012-9823-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoter Effect of Early Stage Grown Surface Oxides: A Near-Ambient-Pressure XPS Study of CO Oxidation on PtSn Bimetallics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.3707-3714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jz301802g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential CO oxidation in a large excess of hydrogen on Pt3Sn surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Dupont</w:t>
+                <w:t xml:space="preserve">Mechanistic and spectroscopic identification of initial reaction intermediates for prenal decomposition on a platinum model catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haubrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Loffreda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2010.12.012⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (13), pp.6000-6009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp02428g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04758486v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential CO oxidation in a large excess of hydrogen on Pt3Sn surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Delbecq</w:t>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 278, pp.239-245. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+              <w:t xml:space="preserve">, 2011, 278 (2), pp.239-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcat.2010.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602750v1</w:t>
+                <w:t xml:space="preserve">hal-04758486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and spectroscopic identification of initial reaction intermediates for prenal decomposition on a platinum model catalyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Haubrich</w:t>
+                <w:t xml:space="preserve">Preferential CO oxidation in a large excess of hydrogen on Pt3Sn surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Loffreda</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 278, pp.239-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2010.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cp02428g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02024042v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the Mechanism of Glycerol Hydrogenolysis over Rhodium Catalyst through Combined Experimental-Theoretical Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17, pp.14288-14299. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201101318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly selective hydrogenation of butadiene on Pt/Sn alloy elucidated by first-principles calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 275 (1), pp.129-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcat.2010.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediatory role of tin in the catalytic performance of tailored platinum-tin alloy surfaces for carbon monoxide oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 273 (2), pp.211-220. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2010.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restructuring of the Pt3Sn(111) surfaces induced by atomic and molecular oxygen from first principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 130, pp.12471. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3096986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and Vibrations of a,b–unsaturated Aldehydes on pure Pt and Pt-Sn Alloy (111) Surfaces: II. Crotonaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Krupski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113, pp.13947-13967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and Vibrations of α,β-Unsaturated Aldehydes on Pt(111) and Pt−Sn Alloy (111) Surfaces. 3. Adsorption Energy vs Adsorption Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114 (2), pp.1073-1084. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp908353p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of α,β-Unsaturated Aldehydes on Pt(111) and Pt−Sn Alloys: II. Crotonaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Krupski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (31), pp.13947-13967. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp903473m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights in adsorption and dehydrogenation of cyclohexene on Pt(111) and ordered PtnSn/Pt(111) surface alloys: Experiment and Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vigné-Maeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breitbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wandelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112, pp.555 - 566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and Vibrations of α,β-Unsaturated Aldehydes on Pure Pt and Pt−Sn Alloy (111) Surfaces I. Prenal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Adsorption of simple alkenes on Pt(111) and Pt-Sn surface alloys: bond strength vs. heat of adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wandelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112 (10), pp.3701-3718. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 112, pp.14693-14695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp805089z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp075163p⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02024058v1</w:t>
+                <w:t xml:space="preserve">hal-00419658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Pressure PM-IRRAS Study of CO and O2 Coadsorption and Reactivity on PtSn Alloy Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Dupont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112, pp.10862-10867. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp802416f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00254950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of simple alkenes on Pt(111) and Pt-Sn surface alloys: bond strength vs. heat of adsorption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Adsorption and Vibrations of α,β-Unsaturated Aldehydes on Pure Pt and Pt−Sn Alloy (111) Surfaces I. Prenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Wandelt</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Loffreda</w:t>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112, pp.14693-14695. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 112 (10), pp.3701-3718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp075163p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp805089z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00419658v1</w:t>
+                <w:t xml:space="preserve">hal-02024058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of 1,3-butadiene on Pd(111) and PdSn/Pd(111) surface alloys under UHV conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Valcarcel</w:t>
+                <w:t xml:space="preserve">Vibrational Study of CO Chemisorption on the Pt3Sn(111)-(2 x 2) Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2007.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111, pp.8524-8531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp070333j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896674v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Pd8Ni92(110) catalytic surface from first principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valcarcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76, pp.125406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.125406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Study of CO Chemisorption on the Pt3Sn(111)-(2 x 2) Surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Loffreda</w:t>
+                <w:t xml:space="preserve">Hydrogenation of 1,3-butadiene on Pd(111) and PdSn/Pd(111) surface alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breinlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haubrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valcárcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 251, pp.123-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00160817v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of 1,3-butadiene on Pd(111) and PdSn/Pd(111) surface alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogenation of 1,3-butadiene on Pd(111) and PdSn/Pd(111) surface alloys under UHV conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Breinlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Haubrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Breinlich</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Valcárcel</w:t>
+                <w:t xml:space="preserve">A Valcarcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 251 (1), pp.123 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2007.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419652v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of α,β-unsaturated aldehydes on d6 Ru and Rh complexes: A DFT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 691 (5), pp.1030 - 1038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2005.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the crotonaldehyde structures on Pt and PtSn surface alloys from a combined experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Loffreda</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 433, pp.188-192. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.10.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption thermodynamics of acrolein on Pt (111) in realistic temperature and pressure from first-principle calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 405 (4-6), pp.434 - 439. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2005.02.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coverage dependent adsorption of acrolein on Pt(111) from a combination of first principle theory and HREELS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Loffreda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 108, pp.9085-9093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A density functional study of adsorption structures of unsaturated aldehydes on Pt(111): a key factor for hydrogenation selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 211, pp.398-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dithiourea ligands in the rhodium-catalyzed hydride-transfer reduction of ketones - A theoretical and experimental approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. C. Bernard</w:t>
+                <w:t xml:space="preserve">Breaking the NO bond on Rh, Pd and Pd3Mn alloy (100) surfaces: a quantum chemical comparison of reaction paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fache</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">D. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.1589-1596</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 115, pp.8101-8111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00007061v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the NO bond on Rh, Pd and Pd3Mn alloy (100) surfaces: a quantum chemical comparison of reaction paths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Loffreda</w:t>
+                <w:t xml:space="preserve">Dithiourea ligands in the rhodium-catalyzed hydride-transfer reduction of ketones - A theoretical and experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Simon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">F. Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 115, pp.8101-8111</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.1589-1596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00007111v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the enantioselectivity in the hydrogen transfer reduction of carbonyls by a rhodium(I) complex: a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20, pp.2207-2214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alloying effects on N-O stretching frequency: a density functional theory study of the adsorption of NO on Pd3Mn(100) and (111) surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 105, pp.3027-3033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pd-Mn silica-supported catalysts. 2. Description of the catalytic sites and surface properties for CO and NO chemisorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Renouprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Trillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delichere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 198, pp.243-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral 4-(diphenylphosphanyl)-1-(dialkylamino)butanr ligands - Synthesis, applications in asymmetric alkylation and theoretical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regioselectivity of the nucleophilic addition to (pi3-allyl) palladium complexes. A theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nguefack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Sinou</w:t>
+                <w:t xml:space="preserve">C. Lapouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, pp.351-358</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.2716-2723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006853v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselectivity of the nucleophilic addition to (pi3-allyl) palladium complexes. A theoretical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiral 4-(diphenylphosphanyl)-1-(dialkylamino)butanr ligands - Synthesis, applications in asymmetric alkylation and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lapouge</w:t>
+                <w:t xml:space="preserve">C. Nguefack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, pp.2716-2723</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.351-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006935v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydride transfer reduction of carbonyls by a rhodium(I) complex: a theoretical study. 1. The two-step mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 19, pp.1589-1598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric synthesis of 2-methyl cyclohexane carboxylic acids by heterogeneous catalysis: mechanistic aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Besson</w:t>
+                <w:t xml:space="preserve">Catalytic asymmetric hydride transfer reduction of ketones with rhodium and chiral diamine lagands: approach of the active species structure by DFT calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Pinel</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 6, pp.949-958</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19, pp.5715-5722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006923v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic asymmetric hydride transfer reduction of ketones with rhodium and chiral diamine lagands: approach of the active species structure by DFT calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. C. Bernard</w:t>
+                <w:t xml:space="preserve">Asymmetric synthesis of 2-methyl cyclohexane carboxylic acids by heterogeneous catalysis: mechanistic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Lemaire</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 19, pp.5715-5722</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6, pp.949-958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00007015v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density functional periodic study of CO adsorption on the Pd3Mn(100) alloy surface: comparison with Pd(100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 59, pp.5142-5153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NO chemisorption on a magnetic alloy surface: a density-functional periodic study of Pd3Mn(100) compared with Pd(100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 442, pp.338-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between magnetism and chemisorption: a theoretical study of CO and NO adsorption on a Pd3Mn alloy surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 302, pp.91-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of CO and NO on (111) and (100) surfaces of Pd3Mn compared with Pd: a theoretical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optically active nitrogen ligands in asymmetric catalysis. Effect of nitrogen substitution on the enantioselective hydride transfer reduction of acetophenone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 396, pp.156-175</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 567, pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006647v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically active nitrogen ligands in asymmetric catalysis. Effect of nitrogen substitution on the enantioselective hydride transfer reduction of acetophenone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Structure of the diamine-Rh(I) precursor in the asymmetric hydride transfer reduction of ketones: a theoretical and experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Guiral</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 567, pp.133-136</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 120, pp.1441-1446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006682v1</w:t>
+                <w:t xml:space="preserve">hal-00006649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the diamine-Rh(I) precursor in the asymmetric hydride transfer reduction of ketones: a theoretical and experimental approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption of CO and NO on (111) and (100) surfaces of Pd3Mn compared with Pd: a theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moraweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 120, pp.1441-1446</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 396, pp.156-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006649v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General trends in the electronic properties of alloys of transition metals: a semi empirical study of CO adsorption</w:t>
+                <w:t xml:space="preserve">Electronic structure and magnetism of ordered palladium-manganese and palladium-chromium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 389, pp.L1131-L1139</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9, pp.3072-3082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006567v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and magnetism of ordered palladium-manganese and palladium-chromium alloys</w:t>
+                <w:t xml:space="preserve">General trends in the electronic properties of alloys of transition metals: a semi empirical study of CO adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 9, pp.3072-3082</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 389, pp.L1131-L1139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006593v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitriles and hydrogen on a nickel catalyst: theoretical evidence of a process competing with the total hydrogenation reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.H. Peuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 159, pp.383-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and chemical properties of the Pt80Fe20(111) alloy surface: a theoretical study of the adsorption of atomic H, CO, and unsaturated molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 164, pp.152-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive C=C and C=O adsorption of alpha-beta unsaturated aldehydes on Pt and Pd surfaces in relation with the selectivity of hydrogenation reactions: a theorical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption modes of acetonitrile on Ni(111), Ni(100) and Ni(110). A semiempirical theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Sautet</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Peuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 152, pp.217-236</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 11, pp.3828-3844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005916v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption modes of acetonitrile on Ni(111), Ni(100) and Ni(110). A semiempirical theoretical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competitive C=C and C=O adsorption of alpha-beta unsaturated aldehydes on Pt and Pd surfaces in relation with the selectivity of hydrogenation reactions: a theorical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V.H. Peuch</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 11, pp.3828-3844</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 152, pp.217-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006351v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of substitutents on the adsorption of alkenes on (111) Pt and Pd surfaces: a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 28, pp.89-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature adsorption of formaldehyde on a Pt(III) surface: a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 9, pp.197-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of aldehydes and ketones on platinum and palladium: influence of steps, open faces and metal nature. A theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 295, pp.353-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy cleavage of the C = O double bond in W(II) (éta2-OCH2) complexes. A molecular orbital analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 443, pp.191-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eta 2 versus eta 1 coordination of aldehydes and ketones in organometallic complexes. A semi empirical theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 114, pp.2446-2455. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja00033a021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9894,418 +9906,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de charbon actif à partir de résine phénolique pour la séparation du CO2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of robust carbon monoliths derived from phenolic resin for CO2 separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Drelich</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Berthauld-Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Chimie Durable 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Division de Chimie Durable de la SCF, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Formula XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757555v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of robust carbon monoliths derived from phenolic resin for CO2 separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de charbon actif à partir de résine phénolique pour la séparation du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Delevingne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Delbecq</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque Chimie Durable 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Division de Chimie Durable de la SCF, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417408v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence invitée : Green chemistry and processes for functionnal bio-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Jeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34746/0r14-s552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10364,73 +10376,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (ECCE 14 &amp; ECAB 7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10489,2101 +10501,2101 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Formulation 2022 de la Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Transformation of glycerol to lactic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Annapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From glycerol to lactic acid by heterogeneous catalysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF, Journée de Printemps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical evidence of Pt3 Sn(111) efficiency for fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Theoretical Aspects of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Pd-Au is more selective than Pd in the catalytic hydrogenation of 1,3-butadiene: a surface-science study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chir@Surf CECAM Workshop, Chirality and molecular recognition at surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.1-3 octobre 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in PROX: Vibrational Characterization and Reactivity on the Pt3Sn(111) Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chir@Surf CECAM Workshop, Chirality and molecular recognition at surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.1-3 octobre 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structure of the Pd8Ni92(110) catalytic surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valcarcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces, JSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction de l'hydrogène avec des surfaces de palladium pur ou allié au nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valcarcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT-GFZ 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00206183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of complex molecule-surface interactions by alloying alpha, beta-unsaturated aldehydes on Pt and Pt-Sn surfaces: A complementary vibrational and ab-initio study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Characterization of complex adsorption structures of multifunctional molecules by joint experimental and theoretical studies: unsaturated aldehydes on Pt(111) and Pt-Sn surface alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Loffreda</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worclaw-Bonn worshop on surface Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Worclaw, Poland</w:t>
+              <w:t xml:space="preserve">24th European Conference on Solid Surfaces, ECOSS 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. 4-8 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142129v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of complex adsorption structures of multifunctional molecules by joint experimental and theoretical studies: unsaturated aldehydes on Pt(111) and Pt-Sn surface alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Modification of complex molecule-surface interactions by alloying alpha, beta-unsaturated aldehydes on Pt and Pt-Sn surfaces: A complementary vibrational and ab-initio study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Loffreda</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Solid Surfaces, ECOSS 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. 4-8 septembre</w:t>
+              <w:t xml:space="preserve">Worclaw-Bonn worshop on surface Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Worclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101867v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of complex molecule-surface interactions by alloying alpha, beta-unsaturated aldehydes on Pt and Pt-Sn surfaces: A complementary vibrational and ab-initio study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Loffreda</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ameriacn Vacuum congress (AVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric hydrogenation of nicotinic ring on supported metallic catalysts. Experimental and theoretical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Douja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Malacea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Catalysis Applied to Fine Chemicals, CAFC 6 Symposium, 6/04/03 - 10/04/03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the enantioselectivity for the reduction of ketones by a Rh(I) complex: a quantum chemical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST D24 Workshop, STEREOCAT'2001, Stereoselective Transition Metal-Catalysed Reactions, 15/11/01 - 18/11/01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselectivity of the Pd(0) catalysed allylic substitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lapouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on the Applications of Density Functional Theory to Chemistry and Physics, DFT Density Functional Theory, 6/09/99 - 6/09/99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique de mécanismes pour la réduction des cétones catalysées par un complexe de rhodium(I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Réunion des Chimistes Théoriciens français, 13/10/98 - 16/10/98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'étude théorique du mécanisme de transfert d'hydrure catalysé par un complexe du rhodium (I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT 98, 12/05/98 - 15/05/98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la structure de ligands en catalyse asymétrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic and chemisorptive properties of transition metal alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Centre-Est de la Société Française de Chimie, 19/09/96 - 20/09/96</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Theoretical Aspects of Heterogeneous Catalysis, 2/06/96 - 7/06/96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00010909v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00010652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and chemisorptive properties of transition metal alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de la structure de ligands en catalyse asymétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Theoretical Aspects of Heterogeneous Catalysis, 2/06/96 - 7/06/96</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">Journées Centre-Est de la Société Française de Chimie, 19/09/96 - 20/09/96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00010652v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00010909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steps, kinks and defects on a metal catalyst: a theoretical analysis of their influence on adsorption and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europacat-1, 12/09/93 - 17/09/93</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode de coordination des aldéhydes et cétones. Des organométalliques aux surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Sections Catalyse et Chimie de Coordination de la Société Chimique de FR, 1/10/92 - 1/10/92</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12593,160 +12605,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamma-Aminobutyric Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Roohinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumar Mallikarjunan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.528-534, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.22412-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId320"/>
+      <w:footerReference w:type="default" r:id="rId321"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12893,51 +12905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;a Vignal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Carouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layella Ziyani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Costalonga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rendu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Brunerie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA00110B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Guinebaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Qiao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Konate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delbecq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9030092" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ahmed Omar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Echalard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01323" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04392856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Ji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stricher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guenin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14183829" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancie Gagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020062" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ammar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vroman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9091498" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sugai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodelet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127380" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374397v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meftah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boumedjane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delbecq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2021.121765" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Sarde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13203598" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adenier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ogue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kawai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Reza Khodadadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daily Rodriguez Padron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Varma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110648" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delfosse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laboureix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Par&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.01.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Len" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111708" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyang Zhao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24061030" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantao Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110456" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Varma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.11.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukari Takahashi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kondo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Cara Corbas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnancion Ruiz Ramos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2018.03.020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXGJD4VQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Prinsen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Ouyang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00726" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23081973" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Muralidhara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Ouardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marlair" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00146" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148540v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Cara Corpas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1591857" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Bellefon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.02.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trinh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rozanska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01223j" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797939v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chibani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cy20363d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01923743v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.06.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RWDGBSZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741022v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Arani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9823-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HBPWC4D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797944v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffreda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301802g" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758486v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.12.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9HC5XJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haubrich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02428g" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697783v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101318" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMH0PBCD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116773v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vign&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.07.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H392XS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512083v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.05.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX0CV710-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3096986" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447705v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krupski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024047v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908353p" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024049v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903473m" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vign&#233;-Maeder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breitbach" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wandelt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024058v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075163p" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JZXG7X78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254950v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802416f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HPNXFCL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805089z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CSP45NZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Breinlich" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haubrich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Becker" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valcarcel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.07.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK84JFCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180129v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125406" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160817v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp070333j" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PDCNFG9P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419652v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breinlich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valc&#225;rcel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906906v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.11.037" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVG1H3LV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128325v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.123" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB89PSXM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906931v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.02.058" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR6N5KJT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007366v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertolini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007061v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bernard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fache" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007111v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007035v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guiral" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007056v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007064v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Renouprez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Trillat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rousset" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006853v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguefack" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sinou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006935v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapouge" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006920v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006923v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallezot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007015v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006778v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006848v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006779v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006647v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moraweck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verite" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006682v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006649v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006567v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006593v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006407v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Peuch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006351v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005957v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006085v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006086v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006084v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006237v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00033a021" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-01845784-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011809v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Jeux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/0r14-s552" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728731v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497897v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308646v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196819v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bertolini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196811v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207684v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206183v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142129v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101867v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142132v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010660v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douja" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malacea" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011542v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010641v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010954v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010909v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010652v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010831v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paul" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010794v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614900v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Roohinejad" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Mallikarjunan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.22412-8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;a Vignal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Carouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layella Ziyani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Costalonga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rendu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Brunerie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA00110B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Guinebaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Qiao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Konate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delbecq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9030092" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ahmed Omar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Echalard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01323" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04392856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Ji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stricher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guenin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14183829" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancie Gagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020062" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sugai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodelet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127380" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374397v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meftah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boumedjane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delbecq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2021.121765" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560803v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ammar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vroman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9091498" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Sarde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13203598" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adenier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ogue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kawai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Reza Khodadadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daily Rodriguez Padron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Varma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110648" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delfosse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laboureix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Par&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.01.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Len" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111708" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyang Zhao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24061030" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantao Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110456" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Prinsen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Ouyang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00726" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23081973" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Muralidhara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Ouardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marlair" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00146" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Cara Corpas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnancion Ruiz Ramos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1591857" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148556v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Varma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.11.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6NJLQW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148530v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukari Takahashi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kondo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Cara Corbas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2018.03.020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXGJD4VQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896129v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Bellefon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.02.034" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771722v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trinh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rozanska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01223j" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797939v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chibani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cy20363d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01923743v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.06.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RWDGBSZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741022v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Arani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9823-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HBPWC4D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797944v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffreda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301802g" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024042v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haubrich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02428g" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758486v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.12.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9HC5XJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602750v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697783v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101318" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMH0PBCD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vign&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.07.019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H392XS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.05.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX0CV710-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3096986" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krupski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024047v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908353p" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903473m" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vign&#233;-Maeder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breitbach" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wandelt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419658v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805089z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CSP45NZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802416f" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HPNXFCL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024058v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075163p" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JZXG7X78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160817v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp070333j" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PDCNFG9P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125406" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419652v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breinlich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valc&#225;rcel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896674v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Breinlich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haubrich" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Becker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valcarcel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.07.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK84JFCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.11.037" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVG1H3LV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128325v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.123" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB89PSXM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906931v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.02.058" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR6N5KJT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007366v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertolini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007194v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007111v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007061v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bernard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fache" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007035v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guiral" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007056v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Renouprez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Trillat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rousset" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006935v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapouge" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006853v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguefack" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sinou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006920v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007015v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006923v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallezot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006778v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006848v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006779v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006682v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006649v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006647v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moraweck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verite" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006593v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006567v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006407v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Peuch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006434v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006351v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006085v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006086v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006084v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006237v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00033a021" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-01845784-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011809v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Jeux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/0r14-s552" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728731v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497897v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308646v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196819v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bertolini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196811v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207684v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206183v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101867v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142129v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142132v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010660v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douja" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malacea" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011542v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010712v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010641v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010954v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010652v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010909v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010831v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paul" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010794v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614900v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Roohinejad" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Mallikarjunan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.22412-8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>