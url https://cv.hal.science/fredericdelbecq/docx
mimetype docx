--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1419,525 +1419,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended surfactants and their tailored applications for vegetable oils extraction: An overview</w:t>
+                <w:t xml:space="preserve">Novel One-Step Process for the Production of Bioplastic from Rapeseed Press Cake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yancie Gagnon</w:t>
+                <w:t xml:space="preserve">Wassim Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vroman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Houcine Mhemdi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth van Hecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28, pp.7. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.1498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2020062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr9091498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392859v1</w:t>
+                <w:t xml:space="preserve">hal-03560803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study for the production of a polysaccharide based hydrogel ink composites as binder for modification of carbon paper electrodes covered with PEDOT:PSS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended surfactants and their tailored applications for vegetable oils extraction: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancie Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Mhemdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sugai</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth van Hecke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127380⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2020062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392858v1</w:t>
+                <w:t xml:space="preserve">hal-04392859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENANTIOSELECTIVE REDUCTION OF PROCHIRAL KETONES PROMOTED BY AMINO AMIDE RUTHENIUM COMPLEXES: A DFT STUDY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study for the production of a polysaccharide based hydrogel ink composites as binder for modification of carbon paper electrodes covered with PEDOT:PSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sugai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Meftah</w:t>
+                <w:t xml:space="preserve">M. Bodelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Boumedjane</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2021.121765⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 628, pp.127380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374397v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel One-Step Process for the Production of Bioplastic from Rapeseed Press Cake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ENANTIOSELECTIVE REDUCTION OF PROCHIRAL KETONES PROMOTED BY AMINO AMIDE RUTHENIUM COMPLEXES: A DFT STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Boumedjane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Ammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
+                <w:t xml:space="preserve">F Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Vroman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houcine Mhemdi</w:t>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (9), pp.1498. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr9091498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2021.121765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560803v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulosic/Polyvinyl Alcohol Composite Hydrogel: Synthesis, Characterization and Applications in Tissue Engineering</w:t>
               </w:r>
@@ -2294,274 +2294,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a gelated Deep Eutectic solvent metal salt solution as template for the production of size-controlled small noble metal nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Delbecq</w:t>
+                <w:t xml:space="preserve">Design and physicochemical properties of long and stiff fatty low molecular weight oleogelators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delfosse</w:t>
+                <w:t xml:space="preserve">R. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth van Hecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Laboureix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Takeshi Kawai</w:t>
+                <w:t xml:space="preserve">C. Len</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.01.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 295, pp.111708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2019.111708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486132v1</w:t>
+                <w:t xml:space="preserve">hal-02465980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and physicochemical properties of long and stiff fatty low molecular weight oleogelators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Delbecq</w:t>
+                <w:t xml:space="preserve">Study of a gelated Deep Eutectic solvent metal salt solution as template for the production of size-controlled small noble metal nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth van Hecke</w:t>
+                <w:t xml:space="preserve">Gabriel Laboureix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Len</w:t>
+                <w:t xml:space="preserve">Clément Paré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Kawai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 295, pp.111708. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 567, pp.55 - 62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2019.111708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465980v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Pot FDCA Diester Synthesis from Mucic Acid and Their Solvent-Free Regioselective Polytransesterification for Production of Glycerol-Based Furanic Polyesters</w:t>
               </w:r>
@@ -2762,252 +2762,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous flow alcoholysis of furfuryl alcohol to alkyl levulinates using zeolites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in the microwave-assisted production of hydroxymethylfurfural by hydrolysis of cellulose derivatives \textemdash A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Len</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b00726⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23081973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148563v1</w:t>
+                <w:t xml:space="preserve">hal-02148529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the microwave-assisted production of hydroxymethylfurfural by hydrolysis of cellulose derivatives \textemdash A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous flow alcoholysis of furfuryl alcohol to alkyl levulinates using zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deyang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepijn Prinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yantao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiyi Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (8), </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (5), pp.6901--6909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules23081973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b00726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148529v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolysis of Hemicellulose and Derivatives. A Review of Recent Advances in the Production of Furfural</w:t>
               </w:r>
@@ -3238,302 +3238,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive study on expeditious conversion of pre-hydrolyzed alginic acid to furfural in Cu(II) biphasic systems using microwaves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave assisted efficient furfural production using nano-sized surface-sulfonated diamond powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. S. Varma</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yukari Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristobal Cara Corbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnancion Ruiz Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2017.11.013⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, pp.74--78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2018.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148556v1</w:t>
+                <w:t xml:space="preserve">hal-02148530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave assisted efficient furfural production using nano-sized surface-sulfonated diamond powder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive study on expeditious conversion of pre-hydrolyzed alginic acid to furfural in Cu(II) biphasic systems using microwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yantao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristobal Cara Corbas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Len</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 110, pp.74--78. </w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 445, pp.73--79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2018.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2017.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148530v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the influence of hydrogen pressure on the enantioselectivity of hydrogenation: A combined theory-experiment approach</w:t>
               </w:r>
@@ -3779,51 +3779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the key role of hydroxyl groups in platinum-catalysed alcohol oxidation in aqueous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4077,51 +4077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 55, pp.474-479. </w:t>
@@ -4299,197 +4299,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and spectroscopic identification of initial reaction intermediates for prenal decomposition on a platinum model catalyst</w:t>
+                <w:t xml:space="preserve">Preferential CO oxidation in a large excess of hydrogen on Pt3Sn surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Haubrich</w:t>
+                <w:t xml:space="preserve">Céline Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (13), pp.6000-6009. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 278 (2), pp.239-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cp02428g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2010.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024042v1</w:t>
+                <w:t xml:space="preserve">hal-04758486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential CO oxidation in a large excess of hydrogen on Pt3Sn surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Dupont</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4499,262 +4494,267 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 278 (2), pp.239-245. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+              <w:t xml:space="preserve">, 2011, 278, pp.239-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcat.2010.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758486v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential CO oxidation in a large excess of hydrogen on Pt3Sn surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Dupont</w:t>
+                <w:t xml:space="preserve">Mechanistic and spectroscopic identification of initial reaction intermediates for prenal decomposition on a platinum model catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haubrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Loffreda</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (13), pp.6000-6009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp02428g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2010.12.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00602750v1</w:t>
+                <w:t xml:space="preserve">hal-02024042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the Mechanism of Glycerol Hydrogenolysis over Rhodium Catalyst through Combined Experimental-Theoretical Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4852,51 +4852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly selective hydrogenation of butadiene on Pt/Sn alloy elucidated by first-principles calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5227,51 +5227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and Vibrations of a,b–unsaturated Aldehydes on pure Pt and Pt-Sn Alloy (111) Surfaces: II. Crotonaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5352,51 +5352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and Vibrations of α,β-Unsaturated Aldehydes on Pt(111) and Pt−Sn Alloy (111) Surfaces. 3. Adsorption Energy vs Adsorption Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5486,51 +5486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of α,β-Unsaturated Aldehydes on Pt(111) and Pt−Sn Alloys: II. Crotonaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5614,294 +5614,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights in adsorption and dehydrogenation of cyclohexene on Pt(111) and ordered PtnSn/Pt(111) surface alloys: Experiment and Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption and Vibrations of α,β-Unsaturated Aldehydes on Pure Pt and Pt−Sn Alloy (111) Surfaces I. Prenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haubrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112, pp.555 - 566</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 112 (10), pp.3701-3718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp075163p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419655v1</w:t>
+                <w:t xml:space="preserve">hal-02024058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of simple alkenes on Pt(111) and Pt-Sn surface alloys: bond strength vs. heat of adsorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">New Insights in adsorption and dehydrogenation of cyclohexene on Pt(111) and ordered PtnSn/Pt(111) surface alloys: Experiment and Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vigné-Maeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breitbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wandelt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112, pp.14693-14695. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 112, pp.555 - 566</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00419658v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Pressure PM-IRRAS Study of CO and O2 Coadsorption and Reactivity on PtSn Alloy Surfaces</w:t>
               </w:r>
@@ -6027,173 +6027,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00254950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and Vibrations of α,β-Unsaturated Aldehydes on Pure Pt and Pt−Sn Alloy (111) Surfaces I. Prenal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Adsorption of simple alkenes on Pt(111) and Pt-Sn surface alloys: bond strength vs. heat of adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wandelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112 (10), pp.3701-3718. </w:t>
+              <w:t xml:space="preserve">, 2008, 112, pp.14693-14695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp075163p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp805089z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024058v1</w:t>
+                <w:t xml:space="preserve">hal-00419658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Study of CO Chemisorption on the Pt3Sn(111)-(2 x 2) Surface</w:t>
               </w:r>
@@ -6438,64 +6438,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenation of 1,3-butadiene on Pd(111) and PdSn/Pd(111) surface alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Breinlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valcárcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6799,51 +6799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the crotonaldehyde structures on Pt and PtSn surface alloys from a combined experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7258,256 +7258,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the NO bond on Rh, Pd and Pd3Mn alloy (100) surfaces: a quantum chemical comparison of reaction paths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Loffreda</w:t>
+                <w:t xml:space="preserve">Dithiourea ligands in the rhodium-catalyzed hydride-transfer reduction of ketones - A theoretical and experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Simon</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 115, pp.8101-8111</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.1589-1596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00007111v1</w:t>
+                <w:t xml:space="preserve">hal-00007061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dithiourea ligands in the rhodium-catalyzed hydride-transfer reduction of ketones - A theoretical and experimental approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. C. Bernard</w:t>
+                <w:t xml:space="preserve">Breaking the NO bond on Rh, Pd and Pd3Mn alloy (100) surfaces: a quantum chemical comparison of reaction paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Fache</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.1589-1596</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 115, pp.8101-8111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00007061v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the enantioselectivity in the hydrogen transfer reduction of carbonyls by a rhodium(I) complex: a theoretical study</w:t>
               </w:r>
@@ -7614,51 +7614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7815,217 +7815,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselectivity of the nucleophilic addition to (pi3-allyl) palladium complexes. A theoretical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiral 4-(diphenylphosphanyl)-1-(dialkylamino)butanr ligands - Synthesis, applications in asymmetric alkylation and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Lapouge</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nguefack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, pp.2716-2723</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.351-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006935v1</w:t>
+                <w:t xml:space="preserve">hal-00006853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral 4-(diphenylphosphanyl)-1-(dialkylamino)butanr ligands - Synthesis, applications in asymmetric alkylation and theoretical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regioselectivity of the nucleophilic addition to (pi3-allyl) palladium complexes. A theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sinou</w:t>
+                <w:t xml:space="preserve">C. Lapouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, pp.351-358</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.2716-2723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006853v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydride transfer reduction of carbonyls by a rhodium(I) complex: a theoretical study. 1. The two-step mechanism</w:t>
               </w:r>
@@ -8106,103 +8106,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic asymmetric hydride transfer reduction of ketones with rhodium and chiral diamine lagands: approach of the active species structure by DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 19, pp.5715-5722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8607,64 +8607,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically active nitrogen ligands in asymmetric catalysis. Effect of nitrogen substitution on the enantioselective hydride transfer reduction of acetophenone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8719,90 +8719,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the diamine-Rh(I) precursor in the asymmetric hydride transfer reduction of ketones: a theoretical and experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10576,51 +10576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10889,256 +10889,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Pd-Au is more selective than Pd in the catalytic hydrogenation of 1,3-butadiene: a surface-science study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. C. Bertolini</w:t>
+                <w:t xml:space="preserve">Recent Advances in PROX: Vibrational Characterization and Reactivity on the Pt3Sn(111) Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chir@Surf CECAM Workshop, Chirality and molecular recognition at surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.1-3 octobre 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196819v1</w:t>
+                <w:t xml:space="preserve">hal-00196811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in PROX: Vibrational Characterization and Reactivity on the Pt3Sn(111) Surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Jugnet</w:t>
+                <w:t xml:space="preserve">Why Pd-Au is more selective than Pd in the catalytic hydrogenation of 1,3-butadiene: a surface-science study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Bertolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chir@Surf CECAM Workshop, Chirality and molecular recognition at surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.1-3 octobre 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196811v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structure of the Pd8Ni92(110) catalytic surface</w:t>
               </w:r>
@@ -11340,51 +11340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of complex adsorption structures of multifunctional molecules by joint experimental and theoretical studies: unsaturated aldehydes on Pt(111) and Pt-Sn surface alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11465,51 +11465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of complex molecule-surface interactions by alloying alpha, beta-unsaturated aldehydes on Pt and Pt-Sn surfaces: A complementary vibrational and ab-initio study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11590,51 +11590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of complex molecule-surface interactions by alloying alpha, beta-unsaturated aldehydes on Pt and Pt-Sn surfaces: A complementary vibrational and ab-initio study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11935,51 +11935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselectivity of the Pd(0) catalysed allylic substitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lapouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on the Applications of Density Functional Theory to Chemistry and Physics, DFT Density Functional Theory, 6/09/99 - 6/09/99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12017,51 +12017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique de mécanismes pour la réduction des cétones catalysées par un complexe de rhodium(I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12125,51 +12125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'étude théorique du mécanisme de transfert d'hydrure catalysé par un complexe du rhodium (I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12214,230 +12214,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and chemisorptive properties of transition metal alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de la structure de ligands en catalyse asymétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Theoretical Aspects of Heterogeneous Catalysis, 2/06/96 - 7/06/96</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">Journées Centre-Est de la Société Française de Chimie, 19/09/96 - 20/09/96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00010652v1</w:t>
+                <w:t xml:space="preserve">hal-00010909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la structure de ligands en catalyse asymétrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic and chemisorptive properties of transition metal alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Centre-Est de la Société Française de Chimie, 19/09/96 - 20/09/96</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Theoretical Aspects of Heterogeneous Catalysis, 2/06/96 - 7/06/96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00010909v1</w:t>
+                <w:t xml:space="preserve">hal-00010652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steps, kinks and defects on a metal catalyst: a theoretical analysis of their influence on adsorption and reactivity</w:t>
               </w:r>
@@ -12905,51 +12905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;a Vignal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Carouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layella Ziyani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Costalonga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rendu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Brunerie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA00110B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Guinebaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Qiao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Konate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delbecq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9030092" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ahmed Omar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Echalard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01323" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04392856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Ji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stricher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guenin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14183829" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancie Gagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020062" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sugai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodelet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127380" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374397v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meftah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boumedjane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delbecq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2021.121765" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560803v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ammar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vroman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9091498" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Sarde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13203598" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adenier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ogue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kawai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Reza Khodadadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daily Rodriguez Padron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Varma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110648" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delfosse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laboureix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Par&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.01.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Len" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111708" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyang Zhao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24061030" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantao Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110456" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Prinsen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Ouyang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00726" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23081973" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Muralidhara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Ouardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marlair" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00146" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Cara Corpas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnancion Ruiz Ramos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1591857" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148556v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Varma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.11.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6NJLQW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148530v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukari Takahashi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kondo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Cara Corbas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2018.03.020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXGJD4VQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896129v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Bellefon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.02.034" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771722v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trinh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rozanska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01223j" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797939v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chibani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cy20363d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01923743v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.06.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RWDGBSZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741022v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Arani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9823-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HBPWC4D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797944v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffreda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301802g" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024042v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haubrich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02428g" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758486v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.12.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9HC5XJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602750v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697783v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101318" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMH0PBCD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vign&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.07.019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H392XS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.05.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX0CV710-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3096986" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krupski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024047v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908353p" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903473m" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vign&#233;-Maeder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breitbach" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wandelt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419658v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805089z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CSP45NZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802416f" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HPNXFCL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024058v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075163p" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JZXG7X78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160817v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp070333j" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PDCNFG9P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125406" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419652v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breinlich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valc&#225;rcel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896674v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Breinlich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haubrich" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Becker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valcarcel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.07.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK84JFCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.11.037" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVG1H3LV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128325v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.123" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB89PSXM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906931v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.02.058" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR6N5KJT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007366v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertolini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007194v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007111v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007061v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bernard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fache" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007035v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guiral" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007056v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Renouprez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Trillat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rousset" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006935v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapouge" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006853v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguefack" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sinou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006920v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007015v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006923v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallezot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006778v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006848v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006779v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006682v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006649v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006647v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moraweck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verite" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006593v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006567v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006407v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Peuch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006434v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006351v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006085v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006086v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006084v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006237v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00033a021" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-01845784-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011809v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Jeux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/0r14-s552" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728731v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497897v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308646v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196819v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bertolini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196811v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207684v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206183v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101867v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142129v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142132v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010660v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douja" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malacea" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011542v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010712v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010641v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010954v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010652v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010909v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010831v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paul" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010794v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614900v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Roohinejad" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Mallikarjunan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.22412-8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;a Vignal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Carouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layella Ziyani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Costalonga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rendu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Brunerie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA00110B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Guinebaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Qiao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Konate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delbecq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9030092" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ahmed Omar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Echalard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01323" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04392856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Ji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stricher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guenin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14183829" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ammar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vroman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9091498" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancie Gagnon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sugai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodelet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127380" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374397v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meftah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boumedjane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delbecq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2021.121765" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Sarde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13203598" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adenier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ogue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kawai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Reza Khodadadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daily Rodriguez Padron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Varma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110648" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465980v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Len" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111708" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486132v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delfosse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laboureix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Par&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.01.035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyang Zhao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24061030" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantao Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110456" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148529v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23081973" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148563v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Prinsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Ouyang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00726" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Muralidhara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Ouardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marlair" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00146" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Cara Corpas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnancion Ruiz Ramos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1591857" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148530v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukari Takahashi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kondo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Cara Corbas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2018.03.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXGJD4VQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148556v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Varma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.11.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6NJLQW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896129v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Bellefon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.02.034" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771722v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trinh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rozanska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01223j" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797939v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chibani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cy20363d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01923743v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.06.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RWDGBSZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741022v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Arani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9823-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HBPWC4D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797944v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffreda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301802g" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758486v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.12.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9HC5XJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024042v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haubrich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02428g" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697783v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101318" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMH0PBCD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vign&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.07.019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H392XS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.05.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX0CV710-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3096986" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krupski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024047v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908353p" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903473m" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024058v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075163p" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JZXG7X78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419655v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vign&#233;-Maeder" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breitbach" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wandelt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802416f" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HPNXFCL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419658v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805089z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CSP45NZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160817v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp070333j" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PDCNFG9P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125406" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419652v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breinlich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valc&#225;rcel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896674v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Breinlich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haubrich" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Becker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valcarcel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.07.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK84JFCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.11.037" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVG1H3LV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128325v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.123" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB89PSXM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906931v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.02.058" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR6N5KJT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007366v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertolini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007194v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007061v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bernard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fache" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007111v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007035v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guiral" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007056v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Renouprez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Trillat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rousset" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006853v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguefack" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sinou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006935v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapouge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006920v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007015v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006923v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallezot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006778v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006848v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006779v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006682v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006649v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006647v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moraweck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verite" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006593v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006567v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006407v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Peuch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006434v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006351v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006085v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006086v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006084v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006237v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00033a021" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-01845784-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011809v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Jeux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/0r14-s552" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728731v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497897v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308646v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196811v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196819v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bertolini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207684v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206183v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101867v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142129v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142132v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010660v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douja" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malacea" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011542v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010712v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010641v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010954v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010909v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010652v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010831v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paul" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010794v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614900v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Roohinejad" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Mallikarjunan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.22412-8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>