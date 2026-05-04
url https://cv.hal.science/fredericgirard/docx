--- v0 (2026-04-04)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Girard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curriculum Vitae. Frédéric Girard, Directeur d’études émérite à l’École Française d’Extrême-Orient</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nom et prénom : GIRARD, Frédéric, René, Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 19 février 1949 à Montreuil (93200), France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité : française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse : 20, Jardin de Sainte gemme (78810), France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.mail : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic.girard@efeo.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">f.r..girard@gmail.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Profession : Directeur d'études émérite à l'École française d'Extrême-Orient, 1ère classe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes et titres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baccalauréat, Philosophie, 1967.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de l'École Nationale des Langues Orientales Vivantes (japonais), 1970.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence d'enseignement de japonais, Université de Paris 7-Diderot, 1971.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence d'enseignement de philosophie, Université de Paris 4-Sorbonne, 1972.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise d'enseignement de philosophie (Philosophie indienne), Université de Paris 4-Sorbonne, 1973.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat de IIIe cycle, à l'Université Paris-Diderot, 1980.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de l'École Pratique des Hautes Études, IVe section, 1982.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches en Lettres et Sciences humaines, Université Paris-Diderot, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prix :  Prix Shibusawa-Claudel 1992, pour le livre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un moine de la secte kegon à l'époque de Kamakura (1185-1333), Myōe (1173-1232) et le Journal de ses rêves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Premier lauréat du Prix international de l’université Kanazawa en commémoration de Suzuki Daisetsu et Nishida Kitarō, université Kanazawa, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société Asiatique (depuis 1986).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du CRCAO (anciennement UMR 8155), depuis 1977.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société académique de Genève, Suisse, depuis 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité scientifique international de la Soft (Société française de traductologie), depuis 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A/ Ouvrages, monographies :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard Frédéric (1990), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un moine de la secte Kegon à l'époque de Kamakura (1185-1333), Myōe (1173-1232) et le Journal de ses rêves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Ecole française d'Extrême-Orient, volume CLX, Paris, 1990, LXXXVIII+598 pages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2004), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité sur l’acte de foi dans le Grand Véhicule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Traduction commentée et Introduction par Frédéric Girard, The Izutsu Library Series on Oriental Philosophy 2, Tōkyō, Keiō University Press, 2004. LXXIII + 298 pages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2007), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Stanza of the Bell in the Wind : Zen and Nenbutsu in the Early Kamakura Period</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studia Philologica Buddhica, Occasional Paper Series, XIV, The International Institute for Buddhist Studies, Tōkyō, 2007, IV + 81 pages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2008), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire du bouddhisme japonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Pratique des Hautes Études, Sciences Historiques et Philologiques, II, Hautes Études Orientales - Extrême-Orient 9, 45, Genève, Droz, 2008, 2 volumes, XLIX + 1658 pages. ISBN 978-2-600-01228-7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2010), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoroppajin no Nihon shūkyō heno apurōchi - emīru gime to Nihon no sōryo, kannushi tono mondō</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  ヨロッパ人の日本宗教へのアプロ－チ － えミ－ル ギメと日本の僧侶、神主との問答, The Approach of a European towards Japanese religions : The Dialogues of Emile Guimet with Japanese Monks and Priests -, Kokusai Nihon bunka kenkyū sentā 国際日本文化研究センタ－, Dai 214 kai Nichibunken Forum 第二百十四回 日文研フオラ－ム, Kyōto, octobre 2010, 48 pages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2011), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire de philosophie japonais-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aisthêsis, A Journal of Culture and Aestetics, A Special Edition April 2011, East-West Center for Research into Culture and Aesthetics, Tōkyō, Waseda University, VI + 134 pages. ISSN 1882-2053.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2012), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Guimet, Dialogues avec les religieux japonais, textes établis, traduits et introduits par Frédéric Girard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Findakly, avec le concours du musée Guimet, Paris, 2012, 179 pages. ISBN 978-2-86805-146-2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2014), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La doctrine du germe de la foi selon l’Ornementation fleurie, de Myōe (1173-1232), Un Fides quaerens intellectum dans le Japon du XIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de l’Institut des Hautes Études Japonaises, Paris, Collège de France-Institut des Hautes Études Japonaises, 2014, 136 p. ISBN 978-2-913217-33-1.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un moine de la secte Kegon à l'époque de Kamakura (1185-1333), Myōe (1173-1232) et le Journal de ses rêves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'École Française d'Extrême-Orient, volume CLX, Paris, 1990, LXXXVIII+598 pages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2016), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dialogues de Dōgen en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, édités et traduits par Frédéric Girard, Rayon Histoire de la Librairie Droz, avec la participation de l’EFEO, Genève, 2016. ISBN 978-2-600-01903-3. ISSN 2235-1353.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2017), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aimables ermites de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Récits composés par Sairo, alias Kyōsen, et préfacés par Ihara Saikaku, Publications de l’Ecole française d’Extrême-Orient, Monographies, 196. 2017. ISBN 978-2-85539-134-2. ISSN 1269-8326.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2019), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode d’examen mental sur la sphère de la Loi selon l’Ornementation fleurie, Huayan fajie guanmen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 華嚴法界觀門, 觀門, – avec le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Guigeng Zongmi 圭峯宗密 (780-841) –, Editions You-Feng, Librairie Editeur 巴黎友豐書店, 2019. ISBN 979-10-367-0060-6.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coéditions :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (1997), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proverbes japonais - 365 proverbes pour tous les jours -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guy Gagnon, Frédéric Girard, Emi Inoue, Éditions You-Feng, Paris, 1997, V+175 pages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2002), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'ordre,, repenser l'héritage - Le paysage intellectuel sous le Japon des Tokugawa (1600-1868)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz-EPHE-IVe section, Paris-Genève, 2001-2002, en collaboration avec Mmes Annick Horiuchi-Baba et Mieko Macé, XXI=524 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2012), Coéditeur et co-auteur de l’ouvrage </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huayan Buddhism in East Asia : Origins and Adaptation of a Visual Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ouvrage dirigé par Frédéric Girard, Imre Hamar & Robert Gimello, Asiatische Forschungen 155, Harrassowitz Verlag, Wiesbaden, 2012, XXIII + 412 pages. ISBN 9 783447 066785.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2015), Co-auteur de l’ouvrage compilé par Fukuda Toshiaki & Kuranaka Shinobu, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chafu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Généalogie du thé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), volume 7, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chūshaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Tōkyō, Daitō bunka daigaku Tōyō kenkyūjo (Centre de recherches orientales de l’université Tōyō daitō), 2015, 360 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2016), Co-auteur de l’ouvrage compilé par Fukuda Toshiaki & Kuranaka Shinobu, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chafu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Généalogie du thé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), volume 8, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chūshaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Centre de recherches orientales de l’université Tōyō daitō, Tōkyō, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2017), Co-auteur de l’ouvrage compilé par Fukuda Toshiaki & Kuranaka Shinobu, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chafu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Généalogie du thé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), volume 9, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chūshaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Centre de recherches orientales de l’université Tōyō daitō, Tōkyō, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2018), Co-auteur de l’ouvrage compilé par Fukuda Toshiaki & Kuranaka Shinobu, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chafu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Généalogie du thé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), volume 10, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chūshaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Centre de recherches orientales de l’université Tōyō daitō, Tōkyō, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:sectPr><w:footerReference w:type="default" r:id="rId9"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Girard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curriculum Vitae. Frédéric Girard, Directeur d’études émérite à l’École Française d’Extrême-Orient</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nom et prénom : GIRARD, Frédéric, René, Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 19 février 1949 à Montreuil (93200), France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité : française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse : 20, Jardin de Sainte gemme (78810), France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.mail : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic.girard@efeo.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">f.r..girard@gmail.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Profession : Directeur d'études émérite à l'École française d'Extrême-Orient, 1ère classe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes et titres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baccalauréat, Philosophie, 1967.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de l'École Nationale des Langues Orientales Vivantes (japonais), 1970.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence d'enseignement de japonais, Université de Paris 7-Diderot, 1971.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence d'enseignement de philosophie, Université de Paris 4-Sorbonne, 1972.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise d'enseignement de philosophie (Philosophie indienne), Université de Paris 4-Sorbonne, 1973.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat de IIIe cycle, à l'Université Paris-Diderot, 1980.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de l'École Pratique des Hautes Études, IVe section, 1982.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches en Lettres et Sciences humaines, Université Paris-Diderot, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prix :  Prix Shibusawa-Claudel 1992, pour le livre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un moine de la secte kegon à l'époque de Kamakura (1185-1333), Myōe (1173-1232) et le Journal de ses rêves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Premier lauréat du Prix international de l’université Kanazawa en commémoration de Suzuki Daisetsu et Nishida Kitarō, université Kanazawa, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société Asiatique (depuis 1986).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du CRCAO (anciennement UMR 8155), depuis 1977.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société académique de Genève, Suisse, depuis 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité scientifique international de la Soft (Société française de traductologie), depuis 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A/ Ouvrages, monographies :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard Frédéric (1990), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un moine de la secte Kegon à l'époque de Kamakura (1185-1333), Myōe (1173-1232) et le Journal de ses rêves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Ecole française d'Extrême-Orient, volume CLX, Paris, 1990, LXXXVIII+598 pages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2004), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité sur l’acte de foi dans le Grand Véhicule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Traduction commentée et Introduction par Frédéric Girard, The Izutsu Library Series on Oriental Philosophy 2, Tōkyō, Keiō University Press, 2004. LXXIII + 298 pages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2007), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Stanza of the Bell in the Wind : Zen and Nenbutsu in the Early Kamakura Period</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studia Philologica Buddhica, Occasional Paper Series, XIV, The International Institute for Buddhist Studies, Tōkyō, 2007, IV + 81 pages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2008), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire du bouddhisme japonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Pratique des Hautes Études, Sciences Historiques et Philologiques, II, Hautes Études Orientales - Extrême-Orient 9, 45, Genève, Droz, 2008, 2 volumes, XLIX + 1658 pages. ISBN 978-2-600-01228-7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2010), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoroppajin no Nihon shūkyō heno apurōchi - emīru gime to Nihon no sōryo, kannushi tono mondō</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  ヨロッパ人の日本宗教へのアプロ－チ － えミ－ル ギメと日本の僧侶、神主との問答, The Approach of a European towards Japanese religions : The Dialogues of Emile Guimet with Japanese Monks and Priests -, Kokusai Nihon bunka kenkyū sentā 国際日本文化研究センタ－, Dai 214 kai Nichibunken Forum 第二百十四回 日文研フオラ－ム, Kyōto, octobre 2010, 48 pages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2011), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire de philosophie japonais-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aisthêsis, A Journal of Culture and Aestetics, A Special Edition April 2011, East-West Center for Research into Culture and Aesthetics, Tōkyō, Waseda University, VI + 134 pages. ISSN 1882-2053.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2012), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Guimet, Dialogues avec les religieux japonais, textes établis, traduits et introduits par Frédéric Girard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Findakly, avec le concours du musée Guimet, Paris, 2012, 179 pages. ISBN 978-2-86805-146-2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2014), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La doctrine du germe de la foi selon l’Ornementation fleurie, de Myōe (1173-1232), Un Fides quaerens intellectum dans le Japon du XIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de l’Institut des Hautes Études Japonaises, Paris, Collège de France-Institut des Hautes Études Japonaises, 2014, 136 p. ISBN 978-2-913217-33-1.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un moine de la secte Kegon à l'époque de Kamakura (1185-1333), Myōe (1173-1232) et le Journal de ses rêves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'École Française d'Extrême-Orient, volume CLX, Paris, 1990, LXXXVIII+598 pages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2016), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dialogues de Dōgen en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, édités et traduits par Frédéric Girard, Rayon Histoire de la Librairie Droz, avec la participation de l’EFEO, Genève, 2016. ISBN 978-2-600-01903-3. ISSN 2235-1353.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2017), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aimables ermites de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Récits composés par Sairo, alias Kyōsen, et préfacés par Ihara Saikaku, Publications de l’Ecole française d’Extrême-Orient, Monographies, 196. 2017. ISBN 978-2-85539-134-2. ISSN 1269-8326.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2019), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode d’examen mental sur la sphère de la Loi selon l’Ornementation fleurie, Huayan fajie guanmen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 華嚴法界觀門, 觀門, – avec le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Guigeng Zongmi 圭峯宗密 (780-841) –, Editions You-Feng, Librairie Editeur 巴黎友豐書店, 2019. ISBN 979-10-367-0060-6.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coéditions :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (1997), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proverbes japonais - 365 proverbes pour tous les jours -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guy Gagnon, Frédéric Girard, Emi Inoue, Éditions You-Feng, Paris, 1997, V+175 pages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2002), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'ordre,, repenser l'héritage - Le paysage intellectuel sous le Japon des Tokugawa (1600-1868)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz-EPHE-IVe section, Paris-Genève, 2001-2002, en collaboration avec Mmes Annick Horiuchi-Baba et Mieko Macé, XXI=524 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2012), Coéditeur et co-auteur de l’ouvrage </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huayan Buddhism in East Asia : Origins and Adaptation of a Visual Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ouvrage dirigé par Frédéric Girard, Imre Hamar & Robert Gimello, Asiatische Forschungen 155, Harrassowitz Verlag, Wiesbaden, 2012, XXIII + 412 pages. ISBN 9 783447 066785.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2015), Co-auteur de l’ouvrage compilé par Fukuda Toshiaki & Kuranaka Shinobu, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chafu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Généalogie du thé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), volume 7, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chūshaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Tōkyō, Daitō bunka daigaku Tōyō kenkyūjo (Centre de recherches orientales de l’université Tōyō daitō), 2015, 360 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2016), Co-auteur de l’ouvrage compilé par Fukuda Toshiaki & Kuranaka Shinobu, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chafu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Généalogie du thé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), volume 8, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chūshaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Centre de recherches orientales de l’université Tōyō daitō, Tōkyō, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2017), Co-auteur de l’ouvrage compilé par Fukuda Toshiaki & Kuranaka Shinobu, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chafu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Généalogie du thé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), volume 9, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chūshaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Centre de recherches orientales de l’université Tōyō daitō, Tōkyō, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, Frédéric (2018), Co-auteur de l’ouvrage compilé par Fukuda Toshiaki & Kuranaka Shinobu, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chafu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Généalogie du thé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), volume 10, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chūshaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Centre de recherches orientales de l’université Tōyō daitō, Tōkyō, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Some 5′-Thiopentofuranosylpyrimidines as Potential Anti-tumor Agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Leonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 38 (43), pp.7535-7538. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(97)10025-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId15"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frederic.girard@efeo.net" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:f.r..girard@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frederic.girard@efeo.net" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:f.r..girard@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588853v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leonce" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi A. Agrofoglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)10025-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G4CQLC2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>