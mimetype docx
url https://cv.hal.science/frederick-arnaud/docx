--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérick Arnaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE etDirecteur d'Etudes Cumulant EPHE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of diverse sand fly species to Toscana virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Jancarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Polanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketa Stejskalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (5), pp.e0013031. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0013031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2535470. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21505594.2025.2535470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Toscana virus glycoproteins affects the kinetics of virus entry and the infectivity of newly produced virions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44298-025-00113-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validated Methods for Effective Decontamination and Inactivation of Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2824, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-domestic entomological surveillance using private traps allows detection of dengue virus in Aedes albopictus during an autochthonous transmission event in mainland France, late summer 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (36), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.36.2400195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for In Vitro Production and Quantification of Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2824, pp.91-104. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RNA interference response to alphanodavirus replication in Phlebotomus papatasi sand fly cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imb.12932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains originating from Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.e0012728. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0012728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFITMs from Naturally Infected Animal Species Exhibit Distinct Restriction Capacities against Toscana and Rift Valley Fever Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Duboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Marziali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.306. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15020306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antiviral RNA interference response to Toscana virus in sand fly cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Salvemini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vattipally Sreenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Telleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (3), pp.e1011283. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1011283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya intra-vector dynamics in Aedes albopictus from Lyon (France) upon exposure to a human viremia-like dose range reveals vector barrier’s permissiveness and supports local epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (e96), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.11.06.22281997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranasal Exposure to Rift Valley Fever Virus Live-Attenuated Strains Leads to High Mortality Rate in Immunocompetent Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tamietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Conquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Rift Valley Fever Epidemiology, Pathogenesis and Host Response, 14 (11), pp.2470. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14112470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03854904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral infection impacts transposable element transcript amounts in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Saint-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (22), pp.12249-12257. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2006106117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Reverse Genetics System for Toscana Virus (Lineage A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikeerthana Kuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.411. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12040411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remodeling of the Actin Network Associated with the Non-Structural Protein 1 (NS1) of West Nile Virus and Formation of NS1-Containing Tunneling Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawitree Nangola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.901. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11100901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference with the production of infectious viral particles and bimodal inhibition of replication are broadly conserved antiviral properties of IFITMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tartour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Assil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (9), pp.e1006610. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1006610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover Rate of NS 3 Proteins Modulates Bluetongue Virus Replication Kinetics in a Host-Specific Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Ftaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ciancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (20), pp.10467-81. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01541-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sheep tetherin paralog oBST 2B blocks envelope glycoprotein incorporation into nascent retroviral virions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Ftaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (1), pp.535-44. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02751-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First international workshop on human endogenous retroviruses and diseases, HERVs & disease 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avindra Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Küry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sciascia Do Olival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Dolei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.20. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-015-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02334006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134 A cellular restriction factor blocking replication of an emerging bunyavirus in human cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mclees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrina Mullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.56. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.qai.0000446714.32982.eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menage a Trois&amp;quot;: the evolutionary interplay between JSRV enJSRVs and domestic sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Armezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (12), pp.4926-45. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v6124926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila melanogaster as a Model Organism for Bluetongue Virus Replication and Tropism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Ftaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (17), pp.9015-9024. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00131-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The signal peptide of a recently integrated endogenous sheep betaretrovirus envelope plays a major role in eluding gag-mediated late restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Armezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Pia Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Lannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (14), pp.7118-7128. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00407-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between ovine bone marrow stromal cell antigen 2/tetherin and endogenous retroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lita Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Neil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (9), pp.4415-4425. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00029-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral particles of endogenous betaretroviruses are released in the sheep uterus and infect the conceptus trophectoderm in a transspecies embryo transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Burghardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carey Satterfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo-Ann Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (18), pp.9078-9085. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00950-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous Retroviruses in Trophoblast Differentiation and Placental Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah G. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Reproductive Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (4), pp.255-264. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0897.2010.00860.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the history of sheep domestication using retrovirus integrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goyache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 324 (5926), pp.532-536. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1170587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The signal peptide of a simple retrovirus envelope functions as a posttranscriptional regulator of viral gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (9), pp.4591-4604. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01833-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single amino acid substitution in a segment of the CA protein within gag that has similarity to human immunodeficiency virus type 1 blocks infectivity of a human endogenous retrovirus K provirus in the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Doorslaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (2), pp.1105-1114. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01439-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Spencer Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1178 (1), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.05002.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous retroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (21), pp.3422-3432. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-008-8500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characteristics of a highly specific integrase encoded by an LTR-retrotransposon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (9), pp.e3185. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paradigm for virus-host coevolution: sequential counter-adaptations between endogenous and exogenous retroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Biek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (11), pp.e170. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.0030170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transdominant endogenous retrovirus enJS56A1 associates with and blocks intracellular trafficking of jaagsiekte sheep retrovirus gag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (4), pp.1762-1772. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01859-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of late restriction induced by an endogenous retrovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo R Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (20), pp.11441-51. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01214-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral particles of the endogenous retrovirus ZAM from Drosophila melanogaster use a pre-existing endosome/exosome pathway for transfer to the oocyte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rita Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrovirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.25. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-4690-3-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00089997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characteristics of a reverse transcriptase encoded by an endogenous retrovirus from Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vaury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (4), pp.323-31. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2004.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5' untranslated region and Gag product of Idefix, a long terminal repeat-retrotransposon from Drosophila melanogaster, act together to initiate a switch between translated and untranslated states of the genomic mRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Meignin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vaury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (22), pp.8246-8254. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.22.8246-8254.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the Idefix retrotransposon in early follicle cells in the germarium of Drosophila melanogaster is determined by its LTR sequences and a specific genomic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tcheressiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Calco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Arthaud Hugonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 267 (2), pp.133-41. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-002-0641-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The network MASCARA : Identification of local vector species involved in the transmission of arboviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de virologie du Centre International de Recherche en Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau MASCARA en Auvergne-Rhône-Alpes : identification d’espèces vectrices locales impliquées dans la transmission d’arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de section SVT de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose and time-dependent chikungunya virus intra-vector dynamics in French Aedes albopictus mosquitoes highlights weak vector barriers leading to an explosive epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de virologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de la pathogénicité de deux souches du virus Toscana et impact de la diversité génétique sur le cycle de réplication viral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVemes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of genetic diversity of the Rift Valley Fever virus, from the field isolates to a genetic determinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vattipally Sreenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana da Silva Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bezeid Ould El Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress for Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV), Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la dynamique d’infection virale intra-vecteur et prédire son impact sur le risque de propagation des arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2022, Anglet, France. pp.O-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous retroviruses of sheep: a model system for understanding physiological adaptation to an evolving ruminant genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah G. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Reproduction and Fertility (SRF). Londres, GBR., Sep 2010, Anchorage, United States. 624 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly viruses The special relationship between endogenous retroviruses and their host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Natural Genetic Engineering and Natural Genome Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Salzburg, Australia. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.05002.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosquito infection dynamics by Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Baudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European SOVE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of two Toscana virus strains pathogenicity and replication capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Virology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des facteurs de virulence de deux souches de terrain du virus de la fièvre de la vallée du Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bezeid Ould El Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Jounées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cellular restriction factor blocking replication of an emerging bunyavirus in human cells : clues for cross-species barriers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mclees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrina Mullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Annual International Meeting of the Institute-of-Human-Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Moscow, Russia. Journal of Acquired Immune Deficiency Syndromes (1999-), 65, 2014, Journal of Acquired Immune Deficiency Syndromes. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.qai.0000446714.32982.eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary interplay between exogenous and endogenous sheep betaretroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Armezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lita Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses: Essential Agents of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 15, 2012, 978-94-007-4898-9. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4899-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains circulating in Mauritania in 2010 and 2013 reveals the high virulence of the MRU25010-30 strain isolated from camel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Toscana virus glycoproteins affects the kinetics of virus entry and the infectivity of newly produced virions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of chikungunya virus intra-vector infection dynamics in a French Aedes albopictus population reveals an explosive epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses : Recommandations de stratégies d’utilisation de produits biocides dans un contexte inter-épidémique et épidémique contre les moustiques vecteurs de type Aedes, Anopheles et Culex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0029, Anses. 2023, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04276865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre les virus et leurs hotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toxicologie. Ecole Pratique des Hautes Etudes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02808044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérick Arnaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE etDirecteur d'Etudes Cumulant EPHE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of diverse sand fly species to Toscana virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Jancarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Polanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketa Stejskalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (5), pp.e0013031. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0013031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Toscana virus glycoproteins affects the kinetics of virus entry and the infectivity of newly produced virions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44298-025-00113-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2535470. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21505594.2025.2535470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validated Methods for Effective Decontamination and Inactivation of Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2824, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RNA interference response to alphanodavirus replication in Phlebotomus papatasi sand fly cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imb.12932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-domestic entomological surveillance using private traps allows detection of dengue virus in Aedes albopictus during an autochthonous transmission event in mainland France, late summer 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (36), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.36.2400195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for In Vitro Production and Quantification of Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2824, pp.91-104. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains originating from Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.e0012728. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0012728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFITMs from Naturally Infected Animal Species Exhibit Distinct Restriction Capacities against Toscana and Rift Valley Fever Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Duboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Marziali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.306. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15020306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antiviral RNA interference response to Toscana virus in sand fly cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Salvemini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vattipally Sreenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Telleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (3), pp.e1011283. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1011283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya intra-vector dynamics in Aedes albopictus from Lyon (France) upon exposure to a human viremia-like dose range reveals vector barrier’s permissiveness and supports local epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (e96), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.11.06.22281997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranasal Exposure to Rift Valley Fever Virus Live-Attenuated Strains Leads to High Mortality Rate in Immunocompetent Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tamietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Conquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Rift Valley Fever Epidemiology, Pathogenesis and Host Response, 14 (11), pp.2470. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14112470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03854904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre de la Vallée du Rift : une zoonose exotique à risque d’émergence. Le Bulletin des Groupements Techniques Vétérinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Emerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bulletin n 106, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05561973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Reverse Genetics System for Toscana Virus (Lineage A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikeerthana Kuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.411. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12040411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral infection impacts transposable element transcript amounts in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Saint-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (22), pp.12249-12257. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2006106117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remodeling of the Actin Network Associated with the Non-Structural Protein 1 (NS1) of West Nile Virus and Formation of NS1-Containing Tunneling Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawitree Nangola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.901. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11100901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference with the production of infectious viral particles and bimodal inhibition of replication are broadly conserved antiviral properties of IFITMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tartour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Assil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (9), pp.e1006610. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1006610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover Rate of NS 3 Proteins Modulates Bluetongue Virus Replication Kinetics in a Host-Specific Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Ftaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ciancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (20), pp.10467-81. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01541-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sheep tetherin paralog oBST 2B blocks envelope glycoprotein incorporation into nascent retroviral virions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Ftaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (1), pp.535-44. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02751-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First international workshop on human endogenous retroviruses and diseases, HERVs & disease 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avindra Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Küry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sciascia Do Olival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Dolei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.20. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-015-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02334006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134 A cellular restriction factor blocking replication of an emerging bunyavirus in human cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mclees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrina Mullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.56. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.qai.0000446714.32982.eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menage a Trois&amp;quot;: the evolutionary interplay between JSRV enJSRVs and domestic sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Armezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (12), pp.4926-45. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v6124926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila melanogaster as a Model Organism for Bluetongue Virus Replication and Tropism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Ftaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (17), pp.9015-9024. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00131-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The signal peptide of a recently integrated endogenous sheep betaretrovirus envelope plays a major role in eluding gag-mediated late restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Armezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Pia Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Lannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (14), pp.7118-7128. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00407-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between ovine bone marrow stromal cell antigen 2/tetherin and endogenous retroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lita Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Neil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (9), pp.4415-4425. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00029-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral particles of endogenous betaretroviruses are released in the sheep uterus and infect the conceptus trophectoderm in a transspecies embryo transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Burghardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carey Satterfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo-Ann Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (18), pp.9078-9085. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00950-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous Retroviruses in Trophoblast Differentiation and Placental Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah G. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Reproductive Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (4), pp.255-264. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0897.2010.00860.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the history of sheep domestication using retrovirus integrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goyache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 324 (5926), pp.532-536. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1170587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single amino acid substitution in a segment of the CA protein within gag that has similarity to human immunodeficiency virus type 1 blocks infectivity of a human endogenous retrovirus K provirus in the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Doorslaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (2), pp.1105-1114. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01439-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The signal peptide of a simple retrovirus envelope functions as a posttranscriptional regulator of viral gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (9), pp.4591-4604. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01833-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Spencer Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1178 (1), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.05002.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characteristics of a highly specific integrase encoded by an LTR-retrotransposon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (9), pp.e3185. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous retroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (21), pp.3422-3432. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-008-8500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paradigm for virus-host coevolution: sequential counter-adaptations between endogenous and exogenous retroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Biek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (11), pp.e170. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.0030170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transdominant endogenous retrovirus enJS56A1 associates with and blocks intracellular trafficking of jaagsiekte sheep retrovirus gag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (4), pp.1762-1772. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01859-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of late restriction induced by an endogenous retrovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo R Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (20), pp.11441-51. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01214-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral particles of the endogenous retrovirus ZAM from Drosophila melanogaster use a pre-existing endosome/exosome pathway for transfer to the oocyte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rita Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrovirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.25. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-4690-3-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00089997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characteristics of a reverse transcriptase encoded by an endogenous retrovirus from Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vaury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (4), pp.323-31. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2004.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5' untranslated region and Gag product of Idefix, a long terminal repeat-retrotransposon from Drosophila melanogaster, act together to initiate a switch between translated and untranslated states of the genomic mRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Meignin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vaury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (22), pp.8246-8254. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.22.8246-8254.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the Idefix retrotransposon in early follicle cells in the germarium of Drosophila melanogaster is determined by its LTR sequences and a specific genomic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tcheressiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Calco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Arthaud Hugonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 267 (2), pp.133-41. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-002-0641-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The network MASCARA : Identification of local vector species involved in the transmission of arboviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de virologie du Centre International de Recherche en Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau MASCARA en Auvergne-Rhône-Alpes : identification d’espèces vectrices locales impliquées dans la transmission d’arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de section SVT de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose and time-dependent chikungunya virus intra-vector dynamics in French Aedes albopictus mosquitoes highlights weak vector barriers leading to an explosive epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de virologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de la pathogénicité de deux souches du virus Toscana et impact de la diversité génétique sur le cycle de réplication viral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVemes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of genetic diversity of the Rift Valley Fever virus, from the field isolates to a genetic determinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vattipally Sreenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana da Silva Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bezeid Ould El Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress for Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV), Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la dynamique d’infection virale intra-vecteur et prédire son impact sur le risque de propagation des arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2022, Anglet, France. pp.O-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous retroviruses of sheep: a model system for understanding physiological adaptation to an evolving ruminant genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah G. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Reproduction and Fertility (SRF). Londres, GBR., Sep 2010, Anchorage, United States. 624 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly viruses The special relationship between endogenous retroviruses and their host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Natural Genetic Engineering and Natural Genome Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Salzburg, Australia. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.05002.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosquito infection dynamics by Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Baudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European SOVE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of two Toscana virus strains pathogenicity and replication capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Virology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des facteurs de virulence de deux souches de terrain du virus de la fièvre de la vallée du Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bezeid Ould El Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Jounées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cellular restriction factor blocking replication of an emerging bunyavirus in human cells : clues for cross-species barriers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mclees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrina Mullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Annual International Meeting of the Institute-of-Human-Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Moscow, Russia. Journal of Acquired Immune Deficiency Syndromes (1999-), 65, 2014, Journal of Acquired Immune Deficiency Syndromes. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.qai.0000446714.32982.eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary interplay between exogenous and endogenous sheep betaretroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Armezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lita Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses: Essential Agents of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 15, 2012, 978-94-007-4898-9. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4899-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Toscana virus glycoproteins affects the kinetics of virus entry and the infectivity of newly produced virions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains circulating in Mauritania in 2010 and 2013 reveals the high virulence of the MRU25010-30 strain isolated from camel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of chikungunya virus intra-vector infection dynamics in a French Aedes albopictus population reveals an explosive epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses : Recommandations de stratégies d’utilisation de produits biocides dans un contexte inter-épidémique et épidémique contre les moustiques vecteurs de type Aedes, Anopheles et Culex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0029, Anses. 2023, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04276865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre les virus et leurs hotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toxicologie. Ecole Pratique des Hautes Etudes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02808044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Jancarova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Polanska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thiesson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Arnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Stejskalova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2535470" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kohl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-025-00113-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.36.2400195" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672249v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606072v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Alexander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Parry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12932" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chabert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012728" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Duboeuf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marziali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvemini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vattipally Sreenu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hughes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Telleria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011283" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cappuccio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.06.22281997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03854904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tamietti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Conquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112470" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saint-Michel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006106117" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dunlop" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikeerthana Kuchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040411" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Furnon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Nangola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100901" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01774659v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tartour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appourchaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Assil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barateau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006610" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192914v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Ftaich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciancia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viarouge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratinier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01541-15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Murphy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varela" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murgia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02751-14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02334006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avindra Nath" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#252;ry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sciascia Do Olival" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Dolei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Karlsson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-015-0051-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918756v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varela" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Piras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mclees" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrina Mullan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.qai.0000446714.32982.eb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armezzani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Spencer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palmarini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6124926" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Shaw" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Veronesi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Maurin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiguen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00131-12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Armezzani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caporale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pia Di Meo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Lannuzzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00407-11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Black" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lita Murphy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Griffiths" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Neil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00029-10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606951v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Burghardt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Satterfield" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Ann Fleming" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00950-10" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608531v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah G. Black" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Palmarini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Spencer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0897.2010.00860.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608619v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chessa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goyache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1170587" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608512v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caporale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golder" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01833-08" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heslin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Murcia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Doorslaer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01439-08" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer Spencer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.05002.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601177v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-008-8500-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Faye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brasset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dastugue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003185" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Biek" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Chessa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030170" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601223v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Murcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01859-06" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo R Murcia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01214-07" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089997v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Taddei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Fausto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-3-25" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peyretaillade" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dastugue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vaury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.12.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXGQ487M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604517v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meignin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vaury" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.22.8246-8254.2003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600077v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tcheressiz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Calco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Arthaud Hugonin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0641-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LKWG5B6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846136v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846088v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833582v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833760v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana da Silva Filipe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bezeid Ould El Mamy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Loisel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756775v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608511v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365531v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Baudon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833530v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833506v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Doumbia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601718v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607760v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4899-6_15" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569435v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672251v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839453v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066543v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276865v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808044v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Jancarova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Polanska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thiesson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Arnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Stejskalova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kohl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-025-00113-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2535470" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606072v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Alexander" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Parry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12932" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.36.2400195" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chabert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012728" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Duboeuf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marziali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvemini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vattipally Sreenu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hughes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Telleria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011283" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cappuccio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.06.22281997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03854904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tamietti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Conquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112470" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05561973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Emerit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dunlop" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikeerthana Kuchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040411" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918747v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saint-Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006106117" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Furnon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Nangola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100901" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01774659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tartour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appourchaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Assil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barateau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006610" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192914v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Ftaich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciancia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viarouge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratinier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01541-15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Murphy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varela" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murgia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02751-14" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02334006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avindra Nath" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#252;ry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sciascia Do Olival" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Dolei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Karlsson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-015-0051-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varela" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Piras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mclees" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrina Mullan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.qai.0000446714.32982.eb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armezzani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Spencer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palmarini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6124926" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Shaw" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Veronesi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Maurin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiguen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00131-12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Armezzani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caporale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pia Di Meo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Lannuzzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00407-11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Black" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lita Murphy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Griffiths" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Neil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00029-10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606951v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Burghardt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Satterfield" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Ann Fleming" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00950-10" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah G. Black" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Palmarini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Spencer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0897.2010.00860.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608619v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chessa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goyache" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1170587" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heslin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Murcia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Doorslaer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01439-08" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608512v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caporale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golder" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01833-08" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918765v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer Spencer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.05002.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Faye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brasset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dastugue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003185" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-008-8500-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606111v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Biek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Chessa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030170" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601223v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Murcia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01859-06" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601671v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo R Murcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01214-07" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089997v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Taddei" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Fausto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-3-25" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peyretaillade" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dastugue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vaury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.12.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXGQ487M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meignin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vaury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.22.8246-8254.2003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600077v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tcheressiz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Calco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Arthaud Hugonin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0641-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LKWG5B6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846136v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569474v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833760v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana da Silva Filipe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bezeid Ould El Mamy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554006v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Loisel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756775v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365531v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Baudon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833530v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Doumbia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601718v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607760v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4899-6_15" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672251v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569435v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839453v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066543v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276865v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>