--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérick Arnaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE etDirecteur d'Etudes Cumulant EPHE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of diverse sand fly species to Toscana virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Jancarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Polanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketa Stejskalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (5), pp.e0013031. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0013031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Toscana virus glycoproteins affects the kinetics of virus entry and the infectivity of newly produced virions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44298-025-00113-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2535470. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21505594.2025.2535470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validated Methods for Effective Decontamination and Inactivation of Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2824, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RNA interference response to alphanodavirus replication in Phlebotomus papatasi sand fly cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imb.12932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-domestic entomological surveillance using private traps allows detection of dengue virus in Aedes albopictus during an autochthonous transmission event in mainland France, late summer 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (36), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.36.2400195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for In Vitro Production and Quantification of Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2824, pp.91-104. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains originating from Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.e0012728. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0012728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFITMs from Naturally Infected Animal Species Exhibit Distinct Restriction Capacities against Toscana and Rift Valley Fever Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Duboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Marziali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.306. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15020306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antiviral RNA interference response to Toscana virus in sand fly cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Salvemini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vattipally Sreenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Telleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (3), pp.e1011283. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1011283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya intra-vector dynamics in Aedes albopictus from Lyon (France) upon exposure to a human viremia-like dose range reveals vector barrier’s permissiveness and supports local epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (e96), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.11.06.22281997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranasal Exposure to Rift Valley Fever Virus Live-Attenuated Strains Leads to High Mortality Rate in Immunocompetent Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tamietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Conquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Rift Valley Fever Epidemiology, Pathogenesis and Host Response, 14 (11), pp.2470. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14112470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03854904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre de la Vallée du Rift : une zoonose exotique à risque d’émergence. Le Bulletin des Groupements Techniques Vétérinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Emerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bulletin n 106, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05561973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Reverse Genetics System for Toscana Virus (Lineage A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikeerthana Kuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.411. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12040411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral infection impacts transposable element transcript amounts in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Saint-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (22), pp.12249-12257. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2006106117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remodeling of the Actin Network Associated with the Non-Structural Protein 1 (NS1) of West Nile Virus and Formation of NS1-Containing Tunneling Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawitree Nangola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.901. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11100901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference with the production of infectious viral particles and bimodal inhibition of replication are broadly conserved antiviral properties of IFITMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tartour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Assil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (9), pp.e1006610. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1006610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover Rate of NS 3 Proteins Modulates Bluetongue Virus Replication Kinetics in a Host-Specific Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Ftaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ciancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (20), pp.10467-81. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01541-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sheep tetherin paralog oBST 2B blocks envelope glycoprotein incorporation into nascent retroviral virions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Ftaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (1), pp.535-44. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02751-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First international workshop on human endogenous retroviruses and diseases, HERVs & disease 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avindra Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Küry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sciascia Do Olival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Dolei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.20. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-015-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02334006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134 A cellular restriction factor blocking replication of an emerging bunyavirus in human cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mclees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrina Mullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.56. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.qai.0000446714.32982.eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menage a Trois&amp;quot;: the evolutionary interplay between JSRV enJSRVs and domestic sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Armezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (12), pp.4926-45. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v6124926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila melanogaster as a Model Organism for Bluetongue Virus Replication and Tropism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Ftaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (17), pp.9015-9024. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00131-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The signal peptide of a recently integrated endogenous sheep betaretrovirus envelope plays a major role in eluding gag-mediated late restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Armezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Pia Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Lannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (14), pp.7118-7128. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00407-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between ovine bone marrow stromal cell antigen 2/tetherin and endogenous retroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lita Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Neil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (9), pp.4415-4425. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00029-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral particles of endogenous betaretroviruses are released in the sheep uterus and infect the conceptus trophectoderm in a transspecies embryo transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Burghardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carey Satterfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo-Ann Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (18), pp.9078-9085. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00950-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous Retroviruses in Trophoblast Differentiation and Placental Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah G. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Reproductive Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (4), pp.255-264. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0897.2010.00860.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the history of sheep domestication using retrovirus integrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goyache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 324 (5926), pp.532-536. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1170587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single amino acid substitution in a segment of the CA protein within gag that has similarity to human immunodeficiency virus type 1 blocks infectivity of a human endogenous retrovirus K provirus in the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Doorslaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (2), pp.1105-1114. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01439-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The signal peptide of a simple retrovirus envelope functions as a posttranscriptional regulator of viral gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (9), pp.4591-4604. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01833-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Spencer Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1178 (1), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.05002.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characteristics of a highly specific integrase encoded by an LTR-retrotransposon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (9), pp.e3185. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous retroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (21), pp.3422-3432. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-008-8500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paradigm for virus-host coevolution: sequential counter-adaptations between endogenous and exogenous retroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Biek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (11), pp.e170. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.0030170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transdominant endogenous retrovirus enJS56A1 associates with and blocks intracellular trafficking of jaagsiekte sheep retrovirus gag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (4), pp.1762-1772. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01859-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of late restriction induced by an endogenous retrovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo R Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (20), pp.11441-51. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01214-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral particles of the endogenous retrovirus ZAM from Drosophila melanogaster use a pre-existing endosome/exosome pathway for transfer to the oocyte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rita Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrovirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.25. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-4690-3-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00089997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characteristics of a reverse transcriptase encoded by an endogenous retrovirus from Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vaury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (4), pp.323-31. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2004.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5' untranslated region and Gag product of Idefix, a long terminal repeat-retrotransposon from Drosophila melanogaster, act together to initiate a switch between translated and untranslated states of the genomic mRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Meignin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vaury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (22), pp.8246-8254. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.22.8246-8254.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the Idefix retrotransposon in early follicle cells in the germarium of Drosophila melanogaster is determined by its LTR sequences and a specific genomic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tcheressiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Calco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Arthaud Hugonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 267 (2), pp.133-41. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-002-0641-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The network MASCARA : Identification of local vector species involved in the transmission of arboviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de virologie du Centre International de Recherche en Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau MASCARA en Auvergne-Rhône-Alpes : identification d’espèces vectrices locales impliquées dans la transmission d’arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de section SVT de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose and time-dependent chikungunya virus intra-vector dynamics in French Aedes albopictus mosquitoes highlights weak vector barriers leading to an explosive epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de virologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de la pathogénicité de deux souches du virus Toscana et impact de la diversité génétique sur le cycle de réplication viral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVemes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of genetic diversity of the Rift Valley Fever virus, from the field isolates to a genetic determinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vattipally Sreenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana da Silva Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bezeid Ould El Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress for Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV), Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la dynamique d’infection virale intra-vecteur et prédire son impact sur le risque de propagation des arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2022, Anglet, France. pp.O-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous retroviruses of sheep: a model system for understanding physiological adaptation to an evolving ruminant genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah G. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Reproduction and Fertility (SRF). Londres, GBR., Sep 2010, Anchorage, United States. 624 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly viruses The special relationship between endogenous retroviruses and their host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Natural Genetic Engineering and Natural Genome Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Salzburg, Australia. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.05002.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosquito infection dynamics by Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Baudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European SOVE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of two Toscana virus strains pathogenicity and replication capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Virology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des facteurs de virulence de deux souches de terrain du virus de la fièvre de la vallée du Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bezeid Ould El Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Jounées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cellular restriction factor blocking replication of an emerging bunyavirus in human cells : clues for cross-species barriers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mclees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrina Mullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Annual International Meeting of the Institute-of-Human-Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Moscow, Russia. Journal of Acquired Immune Deficiency Syndromes (1999-), 65, 2014, Journal of Acquired Immune Deficiency Syndromes. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.qai.0000446714.32982.eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary interplay between exogenous and endogenous sheep betaretroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Armezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lita Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses: Essential Agents of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 15, 2012, 978-94-007-4898-9. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4899-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Toscana virus glycoproteins affects the kinetics of virus entry and the infectivity of newly produced virions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains circulating in Mauritania in 2010 and 2013 reveals the high virulence of the MRU25010-30 strain isolated from camel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of chikungunya virus intra-vector infection dynamics in a French Aedes albopictus population reveals an explosive epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses : Recommandations de stratégies d’utilisation de produits biocides dans un contexte inter-épidémique et épidémique contre les moustiques vecteurs de type Aedes, Anopheles et Culex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0029, Anses. 2023, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04276865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre les virus et leurs hotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toxicologie. Ecole Pratique des Hautes Etudes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02808044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérick Arnaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE etDirecteur d'Etudes Cumulant EPHE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of diverse sand fly species to Toscana virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Jancarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Polanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketa Stejskalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (5), pp.e0013031. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0013031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Toscana virus glycoproteins affects the kinetics of virus entry and the infectivity of newly produced virions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44298-025-00113-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2535470. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21505594.2025.2535470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validated Methods for Effective Decontamination and Inactivation of Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2824, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-domestic entomological surveillance using private traps allows detection of dengue virus in Aedes albopictus during an autochthonous transmission event in mainland France, late summer 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (36), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.36.2400195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RNA interference response to alphanodavirus replication in Phlebotomus papatasi sand fly cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imb.12932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for In Vitro Production and Quantification of Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2824, pp.91-104. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains originating from Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.e0012728. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0012728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antiviral RNA interference response to Toscana virus in sand fly cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Salvemini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vattipally Sreenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Telleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (3), pp.e1011283. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1011283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFITMs from Naturally Infected Animal Species Exhibit Distinct Restriction Capacities against Toscana and Rift Valley Fever Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Duboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Marziali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.306. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15020306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya intra-vector dynamics in Aedes albopictus from Lyon (France) upon exposure to a human viremia-like dose range reveals vector barrier’s permissiveness and supports local epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (e96), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.11.06.22281997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranasal Exposure to Rift Valley Fever Virus Live-Attenuated Strains Leads to High Mortality Rate in Immunocompetent Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tamietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Conquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Rift Valley Fever Epidemiology, Pathogenesis and Host Response, 14 (11), pp.2470. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14112470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03854904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre de la Vallée du Rift : une zoonose exotique à risque d’émergence. Le Bulletin des Groupements Techniques Vétérinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Emerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bulletin n 106, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05561973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral infection impacts transposable element transcript amounts in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Saint-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (22), pp.12249-12257. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2006106117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Reverse Genetics System for Toscana Virus (Lineage A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikeerthana Kuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.411. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12040411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remodeling of the Actin Network Associated with the Non-Structural Protein 1 (NS1) of West Nile Virus and Formation of NS1-Containing Tunneling Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawitree Nangola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.901. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11100901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference with the production of infectious viral particles and bimodal inhibition of replication are broadly conserved antiviral properties of IFITMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tartour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Assil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (9), pp.e1006610. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1006610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover Rate of NS 3 Proteins Modulates Bluetongue Virus Replication Kinetics in a Host-Specific Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Ftaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ciancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (20), pp.10467-81. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01541-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sheep tetherin paralog oBST 2B blocks envelope glycoprotein incorporation into nascent retroviral virions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Ftaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (1), pp.535-44. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02751-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First international workshop on human endogenous retroviruses and diseases, HERVs & disease 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avindra Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Küry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sciascia Do Olival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Dolei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.20. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-015-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02334006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134 A cellular restriction factor blocking replication of an emerging bunyavirus in human cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mclees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrina Mullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.56. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.qai.0000446714.32982.eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menage a Trois&amp;quot;: the evolutionary interplay between JSRV enJSRVs and domestic sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Armezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (12), pp.4926-45. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v6124926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila melanogaster as a Model Organism for Bluetongue Virus Replication and Tropism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Ftaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (17), pp.9015-9024. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00131-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The signal peptide of a recently integrated endogenous sheep betaretrovirus envelope plays a major role in eluding gag-mediated late restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Armezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Pia Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Lannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (14), pp.7118-7128. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00407-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between ovine bone marrow stromal cell antigen 2/tetherin and endogenous retroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lita Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Neil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (9), pp.4415-4425. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00029-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral particles of endogenous betaretroviruses are released in the sheep uterus and infect the conceptus trophectoderm in a transspecies embryo transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Burghardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carey Satterfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo-Ann Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (18), pp.9078-9085. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00950-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous Retroviruses in Trophoblast Differentiation and Placental Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah G. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Reproductive Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (4), pp.255-264. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0897.2010.00860.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the history of sheep domestication using retrovirus integrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goyache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 324 (5926), pp.532-536. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1170587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single amino acid substitution in a segment of the CA protein within gag that has similarity to human immunodeficiency virus type 1 blocks infectivity of a human endogenous retrovirus K provirus in the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Doorslaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (2), pp.1105-1114. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01439-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The signal peptide of a simple retrovirus envelope functions as a posttranscriptional regulator of viral gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (9), pp.4591-4604. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01833-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Spencer Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1178 (1), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.05002.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characteristics of a highly specific integrase encoded by an LTR-retrotransposon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (9), pp.e3185. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous retroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (21), pp.3422-3432. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-008-8500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paradigm for virus-host coevolution: sequential counter-adaptations between endogenous and exogenous retroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Biek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (11), pp.e170. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.0030170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transdominant endogenous retrovirus enJS56A1 associates with and blocks intracellular trafficking of jaagsiekte sheep retrovirus gag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (4), pp.1762-1772. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01859-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of late restriction induced by an endogenous retrovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo R Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (20), pp.11441-51. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01214-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral particles of the endogenous retrovirus ZAM from Drosophila melanogaster use a pre-existing endosome/exosome pathway for transfer to the oocyte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rita Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrovirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.25. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-4690-3-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00089997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characteristics of a reverse transcriptase encoded by an endogenous retrovirus from Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vaury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (4), pp.323-31. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2004.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5' untranslated region and Gag product of Idefix, a long terminal repeat-retrotransposon from Drosophila melanogaster, act together to initiate a switch between translated and untranslated states of the genomic mRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Meignin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vaury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (22), pp.8246-8254. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.22.8246-8254.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the Idefix retrotransposon in early follicle cells in the germarium of Drosophila melanogaster is determined by its LTR sequences and a specific genomic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tcheressiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Calco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Arthaud Hugonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 267 (2), pp.133-41. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-002-0641-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The network MASCARA : Identification of local vector species involved in the transmission of arboviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de virologie du Centre International de Recherche en Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau MASCARA en Auvergne-Rhône-Alpes : identification d’espèces vectrices locales impliquées dans la transmission d’arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de section SVT de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose and time-dependent chikungunya virus intra-vector dynamics in French Aedes albopictus mosquitoes highlights weak vector barriers leading to an explosive epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de virologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de la pathogénicité de deux souches du virus Toscana et impact de la diversité génétique sur le cycle de réplication viral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVemes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of genetic diversity of the Rift Valley Fever virus, from the field isolates to a genetic determinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vattipally Sreenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana da Silva Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bezeid Ould El Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress for Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV), Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la dynamique d’infection virale intra-vecteur et prédire son impact sur le risque de propagation des arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2022, Anglet, France. pp.O-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous retroviruses of sheep: a model system for understanding physiological adaptation to an evolving ruminant genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah G. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Reproduction and Fertility (SRF). Londres, GBR., Sep 2010, Anchorage, United States. 624 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly viruses The special relationship between endogenous retroviruses and their host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Natural Genetic Engineering and Natural Genome Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Salzburg, Australia. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.05002.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosquito infection dynamics by Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Baudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European SOVE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of two Toscana virus strains pathogenicity and replication capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Virology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des facteurs de virulence de deux souches de terrain du virus de la fièvre de la vallée du Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bezeid Ould El Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Jounées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cellular restriction factor blocking replication of an emerging bunyavirus in human cells : clues for cross-species barriers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mclees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrina Mullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Annual International Meeting of the Institute-of-Human-Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Moscow, Russia. Journal of Acquired Immune Deficiency Syndromes (1999-), 65, 2014, Journal of Acquired Immune Deficiency Syndromes. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.qai.0000446714.32982.eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary interplay between exogenous and endogenous sheep betaretroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Armezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lita Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses: Essential Agents of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 15, 2012, 978-94-007-4898-9. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4899-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains circulating in Mauritania in 2010 and 2013 reveals the high virulence of the MRU25010-30 strain isolated from camel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Toscana virus glycoproteins affects the kinetics of virus entry and the infectivity of newly produced virions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of chikungunya virus intra-vector infection dynamics in a French Aedes albopictus population reveals an explosive epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses : Recommandations de stratégies d’utilisation de produits biocides dans un contexte inter-épidémique et épidémique contre les moustiques vecteurs de type Aedes, Anopheles et Culex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0029, Anses. 2023, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04276865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre les virus et leurs hotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toxicologie. Ecole Pratique des Hautes Etudes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02808044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Jancarova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Polanska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thiesson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Arnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Stejskalova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kohl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-025-00113-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2535470" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606072v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Alexander" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Parry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12932" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.36.2400195" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chabert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012728" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Duboeuf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marziali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvemini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vattipally Sreenu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hughes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Telleria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011283" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cappuccio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.06.22281997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03854904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tamietti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Conquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112470" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05561973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Emerit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dunlop" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikeerthana Kuchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040411" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918747v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saint-Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006106117" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Furnon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Nangola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100901" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01774659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tartour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appourchaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Assil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barateau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006610" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192914v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Ftaich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciancia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viarouge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratinier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01541-15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Murphy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varela" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murgia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02751-14" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02334006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avindra Nath" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#252;ry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sciascia Do Olival" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Dolei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Karlsson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-015-0051-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varela" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Piras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mclees" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrina Mullan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.qai.0000446714.32982.eb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armezzani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Spencer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palmarini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6124926" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Shaw" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Veronesi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Maurin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiguen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00131-12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Armezzani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caporale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pia Di Meo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Lannuzzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00407-11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Black" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lita Murphy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Griffiths" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Neil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00029-10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606951v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Burghardt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Satterfield" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Ann Fleming" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00950-10" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah G. Black" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Palmarini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Spencer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0897.2010.00860.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608619v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chessa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goyache" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1170587" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heslin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Murcia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Doorslaer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01439-08" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608512v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caporale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golder" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01833-08" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918765v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer Spencer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.05002.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Faye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brasset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dastugue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003185" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-008-8500-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606111v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Biek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Chessa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030170" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601223v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Murcia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01859-06" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601671v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo R Murcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01214-07" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089997v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Taddei" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Fausto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-3-25" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peyretaillade" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dastugue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vaury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.12.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXGQ487M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meignin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vaury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.22.8246-8254.2003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600077v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tcheressiz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Calco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Arthaud Hugonin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0641-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LKWG5B6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846136v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569474v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833760v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana da Silva Filipe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bezeid Ould El Mamy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554006v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Loisel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756775v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365531v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Baudon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833530v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Doumbia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601718v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607760v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4899-6_15" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672251v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569435v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839453v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066543v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276865v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Jancarova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Polanska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thiesson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Arnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Stejskalova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kohl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-025-00113-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2535470" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.36.2400195" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Alexander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Parry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12932" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chabert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012728" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066563v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvemini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vattipally Sreenu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hughes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Telleria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011283" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Duboeuf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pons" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marziali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cappuccio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.06.22281997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03854904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tamietti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Conquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112470" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05561973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Emerit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saint-Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006106117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dunlop" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikeerthana Kuchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040411" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Furnon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Nangola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100901" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01774659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tartour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appourchaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Assil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barateau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006610" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192914v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Ftaich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciancia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viarouge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratinier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01541-15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Murphy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varela" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murgia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02751-14" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02334006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avindra Nath" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#252;ry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sciascia Do Olival" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Dolei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Karlsson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-015-0051-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varela" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Piras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mclees" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrina Mullan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.qai.0000446714.32982.eb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armezzani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Spencer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palmarini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6124926" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Shaw" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Veronesi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Maurin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiguen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00131-12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Armezzani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caporale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pia Di Meo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Lannuzzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00407-11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Black" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lita Murphy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Griffiths" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Neil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00029-10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606951v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Burghardt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Satterfield" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Ann Fleming" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00950-10" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah G. Black" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Palmarini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Spencer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0897.2010.00860.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608619v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chessa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goyache" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1170587" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heslin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Murcia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Doorslaer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01439-08" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608512v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caporale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golder" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01833-08" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918765v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer Spencer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.05002.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Faye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brasset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dastugue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003185" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-008-8500-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606111v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Biek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Chessa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030170" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601223v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Murcia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01859-06" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601671v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo R Murcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01214-07" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089997v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Taddei" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Fausto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-3-25" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peyretaillade" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dastugue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vaury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.12.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXGQ487M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meignin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vaury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.22.8246-8254.2003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600077v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tcheressiz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Calco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Arthaud Hugonin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0641-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LKWG5B6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846136v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569474v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833760v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana da Silva Filipe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bezeid Ould El Mamy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554006v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Loisel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756775v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365531v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Baudon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833530v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Doumbia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601718v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607760v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4899-6_15" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569435v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672251v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839453v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066543v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276865v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>