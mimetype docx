--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérick Arnaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE etDirecteur d'Etudes Cumulant EPHE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of diverse sand fly species to Toscana virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Jancarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Polanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketa Stejskalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (5), pp.e0013031. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0013031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Toscana virus glycoproteins affects the kinetics of virus entry and the infectivity of newly produced virions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44298-025-00113-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2535470. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21505594.2025.2535470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validated Methods for Effective Decontamination and Inactivation of Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2824, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-domestic entomological surveillance using private traps allows detection of dengue virus in Aedes albopictus during an autochthonous transmission event in mainland France, late summer 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (36), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.36.2400195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RNA interference response to alphanodavirus replication in Phlebotomus papatasi sand fly cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imb.12932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for In Vitro Production and Quantification of Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2824, pp.91-104. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains originating from Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.e0012728. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0012728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antiviral RNA interference response to Toscana virus in sand fly cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Salvemini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vattipally Sreenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Telleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (3), pp.e1011283. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1011283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFITMs from Naturally Infected Animal Species Exhibit Distinct Restriction Capacities against Toscana and Rift Valley Fever Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Duboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Marziali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.306. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15020306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya intra-vector dynamics in Aedes albopictus from Lyon (France) upon exposure to a human viremia-like dose range reveals vector barrier’s permissiveness and supports local epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (e96), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.11.06.22281997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranasal Exposure to Rift Valley Fever Virus Live-Attenuated Strains Leads to High Mortality Rate in Immunocompetent Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tamietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Conquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Rift Valley Fever Epidemiology, Pathogenesis and Host Response, 14 (11), pp.2470. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14112470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03854904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre de la Vallée du Rift : une zoonose exotique à risque d’émergence. Le Bulletin des Groupements Techniques Vétérinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Emerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bulletin n 106, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05561973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral infection impacts transposable element transcript amounts in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Saint-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (22), pp.12249-12257. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2006106117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Reverse Genetics System for Toscana Virus (Lineage A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikeerthana Kuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.411. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12040411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remodeling of the Actin Network Associated with the Non-Structural Protein 1 (NS1) of West Nile Virus and Formation of NS1-Containing Tunneling Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawitree Nangola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.901. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11100901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference with the production of infectious viral particles and bimodal inhibition of replication are broadly conserved antiviral properties of IFITMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tartour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Assil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (9), pp.e1006610. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1006610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover Rate of NS 3 Proteins Modulates Bluetongue Virus Replication Kinetics in a Host-Specific Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Ftaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ciancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (20), pp.10467-81. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01541-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sheep tetherin paralog oBST 2B blocks envelope glycoprotein incorporation into nascent retroviral virions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Ftaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (1), pp.535-44. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02751-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First international workshop on human endogenous retroviruses and diseases, HERVs & disease 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avindra Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Küry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sciascia Do Olival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Dolei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.20. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-015-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02334006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134 A cellular restriction factor blocking replication of an emerging bunyavirus in human cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mclees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrina Mullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.56. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.qai.0000446714.32982.eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menage a Trois&amp;quot;: the evolutionary interplay between JSRV enJSRVs and domestic sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Armezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (12), pp.4926-45. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v6124926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila melanogaster as a Model Organism for Bluetongue Virus Replication and Tropism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Ftaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (17), pp.9015-9024. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00131-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The signal peptide of a recently integrated endogenous sheep betaretrovirus envelope plays a major role in eluding gag-mediated late restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Armezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Pia Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Lannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (14), pp.7118-7128. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00407-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between ovine bone marrow stromal cell antigen 2/tetherin and endogenous retroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lita Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Neil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (9), pp.4415-4425. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00029-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral particles of endogenous betaretroviruses are released in the sheep uterus and infect the conceptus trophectoderm in a transspecies embryo transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Burghardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carey Satterfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo-Ann Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (18), pp.9078-9085. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00950-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous Retroviruses in Trophoblast Differentiation and Placental Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah G. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Reproductive Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (4), pp.255-264. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0897.2010.00860.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the history of sheep domestication using retrovirus integrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goyache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 324 (5926), pp.532-536. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1170587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single amino acid substitution in a segment of the CA protein within gag that has similarity to human immunodeficiency virus type 1 blocks infectivity of a human endogenous retrovirus K provirus in the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Doorslaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (2), pp.1105-1114. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01439-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The signal peptide of a simple retrovirus envelope functions as a posttranscriptional regulator of viral gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (9), pp.4591-4604. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01833-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Spencer Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1178 (1), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.05002.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characteristics of a highly specific integrase encoded by an LTR-retrotransposon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (9), pp.e3185. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous retroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (21), pp.3422-3432. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-008-8500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paradigm for virus-host coevolution: sequential counter-adaptations between endogenous and exogenous retroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Biek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (11), pp.e170. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.0030170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transdominant endogenous retrovirus enJS56A1 associates with and blocks intracellular trafficking of jaagsiekte sheep retrovirus gag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (4), pp.1762-1772. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01859-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of late restriction induced by an endogenous retrovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo R Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (20), pp.11441-51. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01214-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral particles of the endogenous retrovirus ZAM from Drosophila melanogaster use a pre-existing endosome/exosome pathway for transfer to the oocyte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rita Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrovirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.25. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-4690-3-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00089997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characteristics of a reverse transcriptase encoded by an endogenous retrovirus from Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vaury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (4), pp.323-31. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2004.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5' untranslated region and Gag product of Idefix, a long terminal repeat-retrotransposon from Drosophila melanogaster, act together to initiate a switch between translated and untranslated states of the genomic mRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Meignin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vaury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (22), pp.8246-8254. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.22.8246-8254.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the Idefix retrotransposon in early follicle cells in the germarium of Drosophila melanogaster is determined by its LTR sequences and a specific genomic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tcheressiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Calco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Arthaud Hugonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 267 (2), pp.133-41. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-002-0641-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The network MASCARA : Identification of local vector species involved in the transmission of arboviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de virologie du Centre International de Recherche en Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau MASCARA en Auvergne-Rhône-Alpes : identification d’espèces vectrices locales impliquées dans la transmission d’arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de section SVT de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose and time-dependent chikungunya virus intra-vector dynamics in French Aedes albopictus mosquitoes highlights weak vector barriers leading to an explosive epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de virologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de la pathogénicité de deux souches du virus Toscana et impact de la diversité génétique sur le cycle de réplication viral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVemes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of genetic diversity of the Rift Valley Fever virus, from the field isolates to a genetic determinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vattipally Sreenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana da Silva Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bezeid Ould El Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress for Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV), Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la dynamique d’infection virale intra-vecteur et prédire son impact sur le risque de propagation des arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2022, Anglet, France. pp.O-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous retroviruses of sheep: a model system for understanding physiological adaptation to an evolving ruminant genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah G. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Reproduction and Fertility (SRF). Londres, GBR., Sep 2010, Anchorage, United States. 624 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly viruses The special relationship between endogenous retroviruses and their host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Natural Genetic Engineering and Natural Genome Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Salzburg, Australia. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.05002.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosquito infection dynamics by Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Baudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European SOVE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of two Toscana virus strains pathogenicity and replication capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Virology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des facteurs de virulence de deux souches de terrain du virus de la fièvre de la vallée du Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bezeid Ould El Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Jounées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cellular restriction factor blocking replication of an emerging bunyavirus in human cells : clues for cross-species barriers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mclees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrina Mullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Annual International Meeting of the Institute-of-Human-Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Moscow, Russia. Journal of Acquired Immune Deficiency Syndromes (1999-), 65, 2014, Journal of Acquired Immune Deficiency Syndromes. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.qai.0000446714.32982.eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary interplay between exogenous and endogenous sheep betaretroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Armezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lita Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses: Essential Agents of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 15, 2012, 978-94-007-4898-9. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4899-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains circulating in Mauritania in 2010 and 2013 reveals the high virulence of the MRU25010-30 strain isolated from camel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Toscana virus glycoproteins affects the kinetics of virus entry and the infectivity of newly produced virions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of chikungunya virus intra-vector infection dynamics in a French Aedes albopictus population reveals an explosive epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses : Recommandations de stratégies d’utilisation de produits biocides dans un contexte inter-épidémique et épidémique contre les moustiques vecteurs de type Aedes, Anopheles et Culex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0029, Anses. 2023, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04276865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre les virus et leurs hotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toxicologie. Ecole Pratique des Hautes Etudes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02808044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérick Arnaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE etDirecteur d'Etudes Cumulant EPHE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of diverse sand fly species to Toscana virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Jancarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Polanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketa Stejskalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (5), pp.e0013031. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0013031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Toscana virus glycoproteins affects the kinetics of virus entry and the infectivity of newly produced virions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44298-025-00113-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2535470. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21505594.2025.2535470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains originating from Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.e0012728. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0012728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validated Methods for Effective Decontamination and Inactivation of Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2824, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-domestic entomological surveillance using private traps allows detection of dengue virus in Aedes albopictus during an autochthonous transmission event in mainland France, late summer 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (36), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.36.2400195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RNA interference response to alphanodavirus replication in Phlebotomus papatasi sand fly cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imb.12932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for In Vitro Production and Quantification of Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2824, pp.91-104. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antiviral RNA interference response to Toscana virus in sand fly cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Salvemini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vattipally Sreenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Telleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (3), pp.e1011283. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1011283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFITMs from Naturally Infected Animal Species Exhibit Distinct Restriction Capacities against Toscana and Rift Valley Fever Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Duboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Marziali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.306. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15020306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya intra-vector dynamics in Aedes albopictus from Lyon (France) upon exposure to a human viremia-like dose range reveals vector barrier’s permissiveness and supports local epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (e96), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.11.06.22281997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranasal Exposure to Rift Valley Fever Virus Live-Attenuated Strains Leads to High Mortality Rate in Immunocompetent Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tamietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Conquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Rift Valley Fever Epidemiology, Pathogenesis and Host Response, 14 (11), pp.2470. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14112470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03854904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre de la Vallée du Rift : une zoonose exotique à risque d’émergence. Le Bulletin des Groupements Techniques Vétérinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Emerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bulletin n 106, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05561973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral infection impacts transposable element transcript amounts in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Saint-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (22), pp.12249-12257. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2006106117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Reverse Genetics System for Toscana Virus (Lineage A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikeerthana Kuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.411. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12040411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remodeling of the Actin Network Associated with the Non-Structural Protein 1 (NS1) of West Nile Virus and Formation of NS1-Containing Tunneling Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawitree Nangola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.901. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11100901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference with the production of infectious viral particles and bimodal inhibition of replication are broadly conserved antiviral properties of IFITMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tartour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Assil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (9), pp.e1006610. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1006610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First international workshop on human endogenous retroviruses and diseases, HERVs & disease 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avindra Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Küry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sciascia Do Olival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Dolei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.20. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-015-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02334006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover Rate of NS 3 Proteins Modulates Bluetongue Virus Replication Kinetics in a Host-Specific Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Ftaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ciancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (20), pp.10467-81. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01541-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sheep tetherin paralog oBST 2B blocks envelope glycoprotein incorporation into nascent retroviral virions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Ftaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (1), pp.535-44. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02751-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134 A cellular restriction factor blocking replication of an emerging bunyavirus in human cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mclees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrina Mullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.56. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.qai.0000446714.32982.eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menage a Trois&amp;quot;: the evolutionary interplay between JSRV enJSRVs and domestic sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Armezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (12), pp.4926-45. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v6124926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila melanogaster as a Model Organism for Bluetongue Virus Replication and Tropism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Ftaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (17), pp.9015-9024. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00131-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The signal peptide of a recently integrated endogenous sheep betaretrovirus envelope plays a major role in eluding gag-mediated late restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Armezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Pia Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Lannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (14), pp.7118-7128. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00407-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous Retroviruses in Trophoblast Differentiation and Placental Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah G. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Reproductive Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (4), pp.255-264. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0897.2010.00860.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between ovine bone marrow stromal cell antigen 2/tetherin and endogenous retroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lita Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Neil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (9), pp.4415-4425. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00029-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral particles of endogenous betaretroviruses are released in the sheep uterus and infect the conceptus trophectoderm in a transspecies embryo transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Burghardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carey Satterfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo-Ann Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (18), pp.9078-9085. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00950-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Spencer Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1178 (1), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.05002.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the history of sheep domestication using retrovirus integrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goyache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 324 (5926), pp.532-536. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1170587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single amino acid substitution in a segment of the CA protein within gag that has similarity to human immunodeficiency virus type 1 blocks infectivity of a human endogenous retrovirus K provirus in the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Doorslaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (2), pp.1105-1114. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01439-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The signal peptide of a simple retrovirus envelope functions as a posttranscriptional regulator of viral gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (9), pp.4591-4604. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01833-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characteristics of a highly specific integrase encoded by an LTR-retrotransposon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (9), pp.e3185. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous retroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (21), pp.3422-3432. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-008-8500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of late restriction induced by an endogenous retrovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo R Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (20), pp.11441-51. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01214-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paradigm for virus-host coevolution: sequential counter-adaptations between endogenous and exogenous retroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Biek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (11), pp.e170. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.0030170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transdominant endogenous retrovirus enJS56A1 associates with and blocks intracellular trafficking of jaagsiekte sheep retrovirus gag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (4), pp.1762-1772. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01859-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral particles of the endogenous retrovirus ZAM from Drosophila melanogaster use a pre-existing endosome/exosome pathway for transfer to the oocyte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rita Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrovirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.25. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-4690-3-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00089997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characteristics of a reverse transcriptase encoded by an endogenous retrovirus from Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vaury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (4), pp.323-31. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2004.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5' untranslated region and Gag product of Idefix, a long terminal repeat-retrotransposon from Drosophila melanogaster, act together to initiate a switch between translated and untranslated states of the genomic mRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Meignin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vaury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (22), pp.8246-8254. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.22.8246-8254.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the Idefix retrotransposon in early follicle cells in the germarium of Drosophila melanogaster is determined by its LTR sequences and a specific genomic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tcheressiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Calco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Arthaud Hugonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 267 (2), pp.133-41. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-002-0641-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose and time-dependent chikungunya virus intra-vector dynamics in French Aedes albopictus mosquitoes highlights weak vector barriers leading to an explosive epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de virologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The network MASCARA : Identification of local vector species involved in the transmission of arboviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de virologie du Centre International de Recherche en Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau MASCARA en Auvergne-Rhône-Alpes : identification d’espèces vectrices locales impliquées dans la transmission d’arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de section SVT de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de la pathogénicité de deux souches du virus Toscana et impact de la diversité génétique sur le cycle de réplication viral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVemes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la dynamique d’infection virale intra-vecteur et prédire son impact sur le risque de propagation des arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2022, Anglet, France. pp.O-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of genetic diversity of the Rift Valley Fever virus, from the field isolates to a genetic determinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vattipally Sreenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana da Silva Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bezeid Ould El Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress for Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV), Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous retroviruses of sheep: a model system for understanding physiological adaptation to an evolving ruminant genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah G. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Reproduction and Fertility (SRF). Londres, GBR., Sep 2010, Anchorage, United States. 624 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly viruses The special relationship between endogenous retroviruses and their host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Natural Genetic Engineering and Natural Genome Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Salzburg, Australia. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.05002.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosquito infection dynamics by Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Baudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European SOVE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of two Toscana virus strains pathogenicity and replication capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Virology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des facteurs de virulence de deux souches de terrain du virus de la fièvre de la vallée du Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bezeid Ould El Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Jounées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cellular restriction factor blocking replication of an emerging bunyavirus in human cells : clues for cross-species barriers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mclees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrina Mullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Annual International Meeting of the Institute-of-Human-Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Moscow, Russia. Journal of Acquired Immune Deficiency Syndromes (1999-), 65, 2014, Journal of Acquired Immune Deficiency Syndromes. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.qai.0000446714.32982.eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary interplay between exogenous and endogenous sheep betaretroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Armezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lita Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Palmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses: Essential Agents of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 15, 2012, 978-94-007-4898-9. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4899-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Toscana virus glycoproteins affects the kinetics of virus entry and the infectivity of newly produced virions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains circulating in Mauritania in 2010 and 2013 reveals the high virulence of the MRU25010-30 strain isolated from camel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of chikungunya virus intra-vector infection dynamics in a French Aedes albopictus population reveals an explosive epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses : Recommandations de stratégies d’utilisation de produits biocides dans un contexte inter-épidémique et épidémique contre les moustiques vecteurs de type Aedes, Anopheles et Culex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0029, Anses. 2023, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04276865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre les virus et leurs hotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toxicologie. Ecole Pratique des Hautes Etudes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02808044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Jancarova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Polanska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thiesson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Arnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Stejskalova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kohl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-025-00113-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2535470" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.36.2400195" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Alexander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Parry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12932" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chabert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012728" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066563v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvemini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vattipally Sreenu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hughes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Telleria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011283" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Duboeuf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pons" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marziali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cappuccio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.06.22281997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03854904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tamietti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Conquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112470" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05561973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Emerit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saint-Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006106117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dunlop" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikeerthana Kuchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040411" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Furnon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Nangola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100901" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01774659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tartour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appourchaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Assil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barateau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006610" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192914v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Ftaich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciancia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viarouge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratinier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01541-15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Murphy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varela" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murgia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02751-14" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02334006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avindra Nath" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#252;ry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sciascia Do Olival" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Dolei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Karlsson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-015-0051-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varela" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Piras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mclees" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrina Mullan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.qai.0000446714.32982.eb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armezzani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Spencer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palmarini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6124926" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Shaw" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Veronesi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Maurin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiguen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00131-12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Armezzani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caporale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pia Di Meo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Lannuzzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00407-11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Black" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lita Murphy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Griffiths" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Neil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00029-10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606951v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Burghardt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Satterfield" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Ann Fleming" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00950-10" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah G. Black" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Palmarini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Spencer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0897.2010.00860.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608619v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chessa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goyache" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1170587" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heslin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Murcia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Doorslaer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01439-08" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608512v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caporale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golder" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01833-08" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918765v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer Spencer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.05002.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Faye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brasset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dastugue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003185" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-008-8500-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606111v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Biek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Chessa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030170" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601223v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Murcia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01859-06" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601671v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo R Murcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01214-07" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089997v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Taddei" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Fausto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-3-25" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peyretaillade" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dastugue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vaury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.12.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXGQ487M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meignin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vaury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.22.8246-8254.2003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600077v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tcheressiz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Calco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Arthaud Hugonin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0641-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LKWG5B6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846136v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569474v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833760v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana da Silva Filipe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bezeid Ould El Mamy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554006v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Loisel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756775v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365531v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Baudon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833530v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Doumbia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601718v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607760v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4899-6_15" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569435v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672251v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839453v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066543v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276865v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Jancarova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Polanska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thiesson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Arnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Stejskalova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kohl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-025-00113-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2535470" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chabert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012728" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672250v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.36.2400195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Alexander" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Parry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12932" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066563v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvemini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vattipally Sreenu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hughes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Telleria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011283" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Duboeuf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pons" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marziali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cappuccio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.06.22281997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03854904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tamietti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Conquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112470" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05561973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Emerit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saint-Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006106117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dunlop" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikeerthana Kuchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040411" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Furnon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Nangola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100901" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01774659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tartour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appourchaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Assil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barateau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006610" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02334006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avindra Nath" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#252;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sciascia Do Olival" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Dolei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Karlsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-015-0051-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Ftaich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciancia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viarouge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratinier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01541-15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192927v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Murphy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murgia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02751-14" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varela" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Piras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mclees" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrina Mullan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.qai.0000446714.32982.eb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armezzani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Spencer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palmarini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6124926" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Shaw" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Veronesi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Maurin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiguen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00131-12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Armezzani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caporale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pia Di Meo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Lannuzzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00407-11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608531v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah G. Black" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Palmarini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Spencer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0897.2010.00860.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Black" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lita Murphy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Griffiths" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Neil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00029-10" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606951v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Burghardt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Satterfield" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Ann Fleming" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00950-10" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918765v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer Spencer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.05002.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608619v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chessa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goyache" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1170587" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heslin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Murcia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Doorslaer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01439-08" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caporale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mura" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01833-08" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Faye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brasset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dastugue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003185" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-008-8500-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601671v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo R Murcia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01214-07" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606111v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Biek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Chessa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030170" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Murcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01859-06" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089997v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Taddei" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Fausto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-3-25" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peyretaillade" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dastugue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vaury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.12.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXGQ487M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meignin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vaury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.22.8246-8254.2003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600077v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tcheressiz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Calco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Arthaud Hugonin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0641-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LKWG5B6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846136v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846088v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554006v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Loisel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833760v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana da Silva Filipe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bezeid Ould El Mamy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756775v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365531v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Baudon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833530v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Doumbia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601718v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607760v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4899-6_15" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672251v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569435v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839453v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066543v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276865v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>