--- v0 (2026-03-06)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frederick Benaben </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederick-benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1676-6524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068998783</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging large language models to enhance multi-agent risk assessment in supply chain networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinzhu Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2026.2619562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel‐Powered Social Media Image Processing for Decision Support in Crisis Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 43 (3), pp.e70204. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/exsy.70204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring training scenarios “from within” in an immersive environment with the CESTATE framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Panzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess Kropczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Halse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (3), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2024.2388784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a generic information system for projects portfolio management using Physics of Decision (POD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesbegueries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Falco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 271, pp.126607. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2025.126607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological framework for horizon scanning of business continuity of essential services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 124, pp.105526. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Crisis Training: Features, Observations and the Shift From Traditional Crisis Exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess Kropczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Halse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Panzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (2), pp.e70049. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-5973.70049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling cascading effects in collaborative systems: a formal risk interdependency framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanqiong Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modelling in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.1711-1737. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jm2-09-2024-0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prospective vision of the evolution of immersive technologies: Towards a definition of metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Conges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, pp.103154. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2024.103154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physics of decision approach: a physics-based vision to manage supply chain resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cerabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (5), pp.1783-1802. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2201637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-IO SUITE: integration of LLM-based AI into a knowledge management and model-driven based platform dedicated to crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Congès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-024-01237-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling simulation and machine learning for predictive analytics in supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (23), pp.8397-8414. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2024.2342019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Heuristic Miner 2: Evaluating the Statistical Stability in Event Logs to Discover Business Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namaki Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Centric Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.256-277. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44230-024-00064-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A force-inspired paradigm for performance-based decision support—Physics of Decision application in nonlinear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cerabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.100656. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2024.100656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Simulation Platform for a Safe Election: From Design to Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Barenji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevda Babalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Nazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (10), pp.529. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info14100529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria performance analysis based on Physics of Decision — Application to COVID-19 and future pandemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jeany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.1987-1998. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSC.2022.3187214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicator-based resilience assessment for critical infrastructures – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.106049. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2022.106049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situational awareness and decision-making in a crisis situation: A crisis management cell in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Conges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Patruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Ouro-Sao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97, pp.104002. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2023.104002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAG Approach: Introducing the Cognitive Process Mining by an Ontology-Driven Approach to Diagnose and Explain Concept Drifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namaki Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkopaul Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Hedi Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.85-98. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/modelling5010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Heuristic Miner: applying statistical stability to discover the common patient pathways from location event logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namaki Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uche Okongwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.200071. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iswa.2022.200071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system for strategic supply chain capacity planning under uncertainty: conceptual framework and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (5), pp.804-848. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2020.1793390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability is the norm! A physics-based theory to navigate among risks and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.980-1007. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2021.1878391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Driven and Knowledge-Driven Method towards the IRP of Modern Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruofan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2021/6625758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing events to improve situation awareness and resilience in a supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesbegueries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.103488. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time data exploitation supported by model-and event- driven architecture to enhance situation awareness, application to crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (6), pp.769-796. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2019.1691268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Periodic Table of Industries: Detection of Collaboration Opportunities Based on an Imitation of the Mendeleev Periodic Table of Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Koura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanqiong Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Informatics and Modeling Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.32-53. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7250/csimq.2020-25.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An AI framework and a metamodel for collaborative situations: Application to crisis management contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-5973.12310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new emergency decision support system: the automatic interpretation and contextualisation of events to model a crisis situation in real-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133, pp.1-11/113260. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2020.113260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and multidimensional assessment of resilience based on functionality analysis for interconnected systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.427-442. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2018.1546327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning with preferences using Multi-Attribute Utility Theory along with a Choquet Integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85, pp.808-817. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2019.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-linear business process management maturity framework to apprehend future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.290-300. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Deduction of Cross-Organizational Collaborative Business Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 453, p.30-49. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2018.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven engineering of mediation information system for enterprise interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.27-48. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2017.1379093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based collaborative business service selection: contributing to automatic building of collaborative business process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), p.59-72. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-018-0229-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the agility of collaborative workflows through an event driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, p.214-224. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2018.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Knowledge Framework for Mediation Information System Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (Article ID 9026387), p.1-18. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/9026387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information System agility to support collaborative organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois B. Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.470-473. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2016.1269367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic model-to-model mapping and transformation methodology to serve model-based systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems and E-Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (2, SI), pp.323-376. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10257-016-0321-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process cartography deduction based on collaborative ontology and model transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 334, pp.83-102. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2015.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Cloud Platform to Support Decision- Making in Emergency Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.857-869. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-013-9475-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology Proposal for Collaborative Business Process Elaboration using a Model-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.349-383. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2013.771410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better management of complex emergencies through crisis management meta-modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (4), pp.687-714. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/disa.12122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation Information System Engineering based on Hybrid Service Composition Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.39-59. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting interoperability of collaborative networks through engineering of a service-based Mediation Information System (MISE 2.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5-6), pp.556-582. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2014.928949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Event-Driven Platform for Agility Management of Crisis Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.54-70. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijiscram.2014040104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-driven agility of interoperability during the Run-time of collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59, pp.171-179. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2013.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic issues in model-driven management of information system interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (11), pp.1042-1053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based system for collaborative process specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (2), pp.161-175. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2009.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture de système d'information collaboratif pour la gestion de crise. Approche basée sur la médiation des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.11 - 36. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.15.3.11-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven approach for Collaborative Service-Oriented Architecture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 121 (1), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité et système d'information. Aide à la conception de système d'information interorganisationnel à partir de processus collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.31 - 52. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.11.3.31-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (189)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimagining Supply Chain Learning with Realistic Data-Driven Gaming Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin S. Pothen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IISE Annual Conference and Expo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlanta, United States. pp.1484 - 1489, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21872/2025IISE_7067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Large Language Models for Risk Assessment in Hyperconnected Logistic Hub Network Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinzhu Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujia Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IISE Annual Conference and Expo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlanta, United States. pp.1025 - 1030, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21872/2025IISE_6530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Minitrack on Disaster Information, Resilience, for Emergency and Crisis Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaziar Radianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Gjøsæter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Negre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 58 - The 58th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Honolulu, United States. pp.1966-1967, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2025.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Vision of Physics of Decision : Modelisation of Virus Propagation with Force Fields Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC - 2025 Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Seattle, United States. pp.570-579, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC68292.2025.11338967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propelling Process Improvement in Modular Construction by Leveraging Fine-Granularity Operations Modeling and Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Fatemifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Barenji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IISE Annual Conference and Expo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlanta, United States. pp.1145 - 1150, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21872/2025IISE_6643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an AI-Agent-Based Framework for Agile Business Process Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Aïcha Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Ayite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Macé-Ramète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAISE'25 - 37th International Conference on Advanced Information Systems Engeineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria. pp.145-152, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94590-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Framework to Support Portfolio Management Under Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chasseray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Falco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAISE 2024 - 36th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Limassol (Chypre), Cyprus. pp.596-611, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-61057-8_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the DIRECT minitrack (Disaster Information, Technology, and Resilience) in the Digital Government track – HICSS 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihoko Sakurai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2024 - 57th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Hilton Hawaiian Village Waikiki Beach Resort, Hawaii, United States. pp.2033-2035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social BPM Approach to Deal with Agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Majidian Eidgahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namaki Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace-Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDES 2023 - 15th International Conference on Management of Digital EcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.18-31, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-51643-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Social Media and Business Process Management: Exploring the Role of AI Agents and the Benefits for Agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Majidian Eidgahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namaki Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Macé-Ramète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BPM 2023 - 21st International Conference on Business Process Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Utrecht, Netherlands. pp.205-216, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-50974-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future AI in crisis management: Proposing a bio-inspired, neuro-symbolic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2024 - 21th - Information Systems for Crisis Response and Management.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing decision-making and production monitoring in assembly lines: visualizing performance evolution using KPI trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Bellepeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Courrèges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2024 - 10th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vallette, France. pp.1981-1987, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Integration of Conversational Agents Through a Social Media Platform to Enhance the Agility of BPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Aïcha Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Komlan Ayite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne -Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Macé-Ramète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.36-48, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support in uncertain contexts: Physics of Decision and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cerabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2023 - 20th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Omaha, United States. p. 54-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the DIRECT minitrack Disaster Information, Resilience, for Emergency and Crisis Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihoko Sakurai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS2023 - 56th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand-supply alignment in supply chain networks with access to hyperconnected production options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin S. Pothen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmut Metin Inan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2023 - 9 th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Athènes, Greece. pp.494-504, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35090/gatech/8030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Business Continuity Robustness Assessment Approach Through Disruption’s Sociological Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITDRR 2022 - the 7th IFIP WG5.15 Conference on Information Technology in Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kristiansand, Norway. pp.197-212, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34207-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for virtual training in a crisis context and a focus on the animation component: the gamemaster workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Halse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Kropczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Panzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS2023 - 56th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based Assessment of Hyperconnected Humanitarian Supply Chains Response Readiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Grest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS2023 - 56th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HICSS, Jan 2023, Hawai, United States. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/hicss.2023.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to a Physics-Based Theory to Manage Risks and Opportunities in Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cerabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2020 - International Conference on Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Tarbes, France. pp.283-292, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90387-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of Decision: managing and preparing critical supply chains to supply disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cerabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Grest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jeany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11135-11140, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the DIRECT minitrack (Disaster Information, Technology, and Resilience) in the Digital Government track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihoko Sakurai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS2022 - Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Hawai, United States. p. 2387-2390, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2022.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Business Continuity of a healthcare organization through a data-gathering modality approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2022 - IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic. p. 2215-2222, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC53654.2022.9945437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of Decision: Application to Polling Place Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cerabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Vatankhah Barenji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Nazzal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2021 - Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Phoenix, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC52266.2021.9715471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation Framework Dedicated to Characterizing Risks and Cascading Effects in Collaborative Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2022 - 23rd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal. 463-474 (chap. 37), </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14844-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support System for Better Qualitative Supply Chain Diagnoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Afsarmanesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2022 - 23rd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal. 434-446 (chap. 35), </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14844-6_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent physics-based crisis management framework: A case study of traffic in the Nantes city due to flood exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dolidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS2022 - Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Hawaii, United States. p. 2481-2490, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2022.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Decision Support System Inspired by Newton’s Laws of Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International KES Conference (KES-IDT-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rhodes, Greece. pp.523-533, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-3444-5_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics-based approach to evaluate crisis impacts on project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jeany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Falco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2022 - 19th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tarbes, France. p. 134-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Physics of Decision to assess how COVID-19 impacted air pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Bellepeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cerabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2022 - 19th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tarbes, France. p. 887-894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontological Approach to Business Continuity Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KGSWC 2022 - 4th Iberoamerican Conference and third Indo-American Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Madrid, Spain. pp.322-329, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21422-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware architecture for the evaluation of BCP robustness indicators through massive data collection and interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2021 - 18th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Balcksburg (online), United States. p.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrized SEIR model for performance-based decision support: A case study of COVID-19 epidemic in the state of Georgia (USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Nazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDC 2021 - International System Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Chicago (online), United States. pp.625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of Decision for Polling Place Management: A Case Study from the 2020 USA Presidential Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Vatankhah Barenji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Nazzal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS 2021-15th International Conference on Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France. pp.440-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Virtual Reality to Facilitate Common Operational Pictures ́Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Conges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Graham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRW 2021 - IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lisbonne, Portugal. pp.336-341, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW52623.2021.00067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Supply Chain Modelling for Risk Management based on SCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cerabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2021 - 22nd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.601-610, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03346631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a modeling Tool for Business Continuity Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2021 - 17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.1156-1161, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actionability in a Situation Awareness world: Implications for social media processing system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess Kropczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2021 - 18th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Balcksburg (online), United States. p.994-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social media processing in crisis response : an attempt to shift from data to information exploitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Romera Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2021 - 54th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States. pp.2285-2294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to support enterprises during an economic crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Koura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanqiong Gou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2020 - 10th International Conference on Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Tarbes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Strategic Supply Chain Capacity Planning more Dynamic to cope with Hyperconnected and Uncertain Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2021 - 54th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Hawaï Online, United States. pp.2057-2066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of crisis exercises in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Conges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW 2021 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lisbonne, Portugal. pp.6-13, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW52623.2021.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Fiction: Past and Future Trends of Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2020 - 17th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Balcksburg, United States. p.1130-1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality to Train for Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Conges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Col Jacob Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2020 - 17th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Balcksburg, United States. p.1100-1112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet inspired Atomic Modeling for Supply Chain Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cerabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2021 - 8th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Greece. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the minitrack on Disaster Information, Technology, and Resilience in Digital Government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihoko Sakurai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2021 - 54th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States. pp.2203-2205, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2021.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Automated Qualitative Supply Chain Diagnoses in Engineering-to-Order Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Afsarmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2020 - 8th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Austin, United States. pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Metamodel supporting E-government Collaborative Business Processes Management within a Service-based Interoperability Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2020 - 53rd Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Hawai, United States. p. 2019-2028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis Management Exercises in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Conges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VR 2020 - Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta, United States. pp.87-92, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW50115.2020.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of Patients’ Location Data to Support the Application of Process Mining Notations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEALTHINF 2020 - 13th International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, La Valette, Malta. pp.472-481, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008971104720481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the minitrack on Disaster Information, Technology, and Resilience in Digital Government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihoko Sakurai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2020 - 53rd Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Hawai, United States. p. 2155-2156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Interconnected Infrastructures and Systems: the RESIIST project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Dolidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT 2019 - 1st International Conference on Applied Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Quito, Ecuador. p.257-270, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42517-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Model-Driven Engineering as the Next Challenge for Artificial Intelligence – Application to Risk and Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2019 - Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, National Harbor, United States. pp.1549-1563, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC40007.2019.9004828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-Based Enterprise Modeling Approach for Risks and Opportunities Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jeany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFIP WG 8.1 Working Conference on the Practice of Enterprise Modeling (PoEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Riga, Latvia. pp.339-348, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63479-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Information Retrieval from Tweets: A Semantic Clustering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2020 - 17th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Balcksburg, United States. p.134-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics-based theory to navigate across risks and opportunities in the performance space:Application to crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanqiong Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2020 - 53rd Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Hawai, United States. p. 2187-2196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making in the field of Resilience: literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Zobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDSST 2020 - 6th International Conference on Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saragosse, Spain. pp. 151-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-Based Approach for Managing Supply Chain Risks and Opportunities Within Its Performance Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cerabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2020 - 21st IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valence, Spain. pp.418-427, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62412-5_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024852v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of Managing Deviations Within a Supply Chain Monitoring Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesbegueries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2018 - Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.283-293, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13693-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating citizen initiatives in a technological platform for collaborative crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2019 - 16th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, València, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tentative Framework for Risk and Opportunity Detection in A Collaborative Environment Based on Data Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanqiong Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 52 - 52nd Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Maui, Hawaii, United States. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usage of Virtual Reality for Crisis Management exercises in Critical Industrial Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Conges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2019 - 16th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, València, Spain. p.1260-1268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theoretical Approach for Detecting and Anticipating Collaboration Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Koura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanqiong Gou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2019 - IFIP WG 5.7 International Conference on Advances in Production Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Austin TX, United States. pp.531-538, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29996-5_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Process Capability Ratio of Patients’ Pathways by the Application of Process Mining, SPC and RTLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namaki Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesbegueries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEALTHINF 2019 - 12th International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.302-309, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007380803020309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of Organization Dynamics: An AI Framework for opportunity and risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanqiong Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shangai, China. p.396-401, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support System for resilience based on functionality analysis of interconnected systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendeep Amendeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazho Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmC-ICDSST2019 - 5th International Conference on Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Madeira, Portugal. pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Personalized and Certifiable Workflow Designs: A Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2019 - 16th International Conference on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, San Diego, United States. pp.32-47, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23554-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actionable Collaborative Common Operational Picture in Crisis Situation: A Comprehensive Architecture Powered with Social Media Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2019 - 20th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turin, Italy. pp.151-162, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28464-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the minitrack on Disaster Information, Technology, and Resilience in Digital Government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihoko Sakurai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2019 - 52nd Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Maui, Hawai, United States. 2 p., </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2019.361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Supply Chain Planning and Risk Management: Experiment of a Decision Support System Gathering Business Departments Around a Common Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Industrial Engineering and Systems Management (IESM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shanghai, China. p. 306-311, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review-based taxonomy of post-impact volunteerism types to improve citizen integration into crisis response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2019 - 16th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, València, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital-enabled framework for intelligent collaboration in small teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanqiong Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenchi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Afsarmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2019 - 20th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turin, Italy. pp.193-202, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28464-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward automated qualitative supply chain diagnoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Afsarmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2018 - 7th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. p.296-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Hyperconnected Supply Chain Capability Planning: Conceptual Framework Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2018 - 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands. p. 72-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Process Mining and RTLS for Modeling, and Analyzing Patients’ Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namaki Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEALTHINF 2018 - 11th International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Funchal, Madeira, Portugal. pp.540-547, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006651605400547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'un modèle de situation en temps réel : application à la gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic-checking based Model-driven Approach to Serve Multi-organization Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2018 - International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.136-145, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Decision Support Automation for Supply Chain Risk Management among Logistics Network Stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. p.1505-1510, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an organizational and socio-technical context-aware adaptation of emergency plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Olivier-Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2018 - 15th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCRAM, May 2018, Rochester, United States. p.212-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Risk Identification Approach in Collaborative Networks Considering Susceptibility to Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanqiong Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2018 - 19th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. p.74-84, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99127-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical, legal and social considerations surrounding the use of Facebook groups during Hurricane Irma in Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2018 - 15th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCRAM, May 2018, Rochester, United States. p.268-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework to Support Discovering of Patients' Pathways as Operational Process Charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namaki Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesbegueries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2018 - 15th International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aqaba, Jordan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2018.8612822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta-model based Automatic Conceptual Model-to-Model Transformation Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanqi Tao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2018 - 6th International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. p.586-593, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006718105860593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing information load to enhance collaborative awareness thanks to a pre-selection of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2018 - 19th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. p.286-294, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99127-6_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Actionable Information on Social Media for Emergency Dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Kropczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Halse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Obeysekare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM Asia Pacific 2018: Innovating for Resilience – 1st International Conference on Information Systems for Crisis Response and Management Asia Pacific.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Wellington, New Zealand. p.428-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model-Based Method for Resilient Critical Infrastructure Engineering. How to model Critical Infrastructures and evaluate its resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoSE 2018 - 13th System of Systems Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2018, Paris, France. art. 8428773 - p.561-567, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bad weather coming: linking social media and weather sensor data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Halse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2018 - 15th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCRAM, May 2018, Rochester, United States. p.507-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and analyzing patients’ pathways by the application of Process Mining, SPC, and I-RTLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namaki Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2018 - 16th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergame, Italy. pp.980-985, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Hyperconnected Resource Requirements Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2017 - 4th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graz University of Technology - Austria, Jul 2017, Graz, Austria. p.115-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of automated planning for crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Albi, France. p.996-1007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Generation of a Situation Model, in Real-Time, as a Support to Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITDRR 2016 - 1st International Conference on Information Technology in Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Nov 2016, Sofia, Bulgaria. pp.198-213, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68486-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes orchestration for preventing and managing shortages in a supply chain a dermo-cosmetics use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pomponne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira, Portugal. p.1227-1234, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8280020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A situation model to support collaboration and decision-making inside crisis cells, in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Albi, France. p. 1020-1028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatized data extraction approach for process mining and business process analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namaki Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. p.9580-9584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework and a Suite of Tools to Support Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2017 - 50th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HICSS, Jan 2017, Hawaii, United States. p.237-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monitoring framework of collaborative supply chain for agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. p.13614-13619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A breakthrough business process management approach based on IT support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POEM 2017 - 10th IFIP WG 8.1 Working Conference on the Practice of Enterprise Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Leuven, Belgium. p.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour favoriser la collaboration et l'agilité dans les réseaux logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI 2017 - 12ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of Collaborative Networks – A Model-Driven Engineering Approach Based on Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vicenza, Italy. pp.641-648, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65151-4_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling supply chain agility and resilience improvement: toward a methodolody and platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. p.9560-9564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework for Social Business Process Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Ariouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2017 - Knowledge-based and intelligent information &amp; Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. p.703-712, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Emergence of a Crisis Situation Model in Crisis Response Based on Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Halse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vicenza, Italy. pp.658-665, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65151-4_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of big data in crisis management toward a better support in decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2016 -13th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rio de Janeiro, Brazil. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Platform to Support Collaboration and Agility in Logistics Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2016 - 3rd International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big-Data and the Question of Horizontal and Vertical Intelligence: A Discussion on Disaster Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2016 - 17th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. pp.156-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of big data for continuous interoperability in crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA'16 -8th International conference Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimares, Portugal. p.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation information system engineering applied to the crisis simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM-med 2016 -3rd International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Madrid, Spain. p.172-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Framework for Crisis Management describing information flows and functional structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUMTECH2016 - Humanitarian Technology - Science, Systems and Global Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Boston, United States. pp.353-356, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.08.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metamodel for Knowledge Management in Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2016 - 49th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Koloa, Hawaï, United States. pp.126-135, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HICSS.2016.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for Critical Infrastructure Resilience Engineering: The MAIIEUTIC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence I-ESA, Interoperability for Enterpriose Systems and Application 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2NET Project Tools for Agile Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agostinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 16 - 8th International Conference on Entreprise Interoperability (Workshops)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modeling of collaborative supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA'16 -8th International conference Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimares, Portugal. p.307-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology Based Collaborative Business Service Selection - Contributing to Automatic Building of Collaborative Business Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.639-651, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a taxonomy of crisis management simulation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2015 - The 12th International Conference on Information Systems for Crisis Response and Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kristiansand, Norway. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the emergency response using an event-driven system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. pp.216-221, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119081418.ch30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Platform for Knowledge Gathering and Exploitation, Towards the Deduction of Inter-enterprise Collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES-2015 - 19th International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapore, Singapore. pp.438-447, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of collaborative behavior through a service-oriented mediation system The case of crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2015 - 12th IEEE International Conference on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. pp.554-560, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2015.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Agile and Collaborative Platform for Managing Supply Chain Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Poler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nîmes, France. pp.64-72, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Support to Stakeholders' Collaboration During a Loire River Major Flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM-Med 2015 - 2nd International Conference on Information Systems for Crisis Response and Management in Mediterranean Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tunis, Tunisia. pp.183-193, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24399-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting decision for road crisis management through an agile and collaborative information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. pp.208-212, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119081418.ch29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Enterprise Social Network to Support Inter-organizational Collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.421-428, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing internet of things to feed internet to knowledge : support decision-making in crisis context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sirko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. pp.325-330, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119081418.ch46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Collaborative Networks Governance Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.379-387, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automatic Model Transformation Methodology To Serve Web Service Composition Data Transforming Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2015 11th World Congress on Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SERVICES.2015.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Model Transformation Methodology to Serve Enterprise Interoperability Data Sharing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nîmes, France. pp.16-29, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for characterizing collaborative networks of organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. pp.337-342, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119081418.ch48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mediation information system for road crisis management unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.225-235, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic approach to automatically defined model transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agility of Crisis Response: From Adaptation to Forecast: Application to a French Road Crisis Management Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM-Med - 1st International Conference on Information Systems for Crisis Response and Management in Mediterranean Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France. pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PaaS to support collaborations through service composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2014 - 11th IEEE International Conference on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.677-684, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2014.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metamodel for Collaboration Formalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.375-383, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Systems in Crisis Management: A Proposal for a Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.396-405, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative mediation information system design based on model-driven business process management approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.139-150, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model driven system to support optimal collaborative processes design in crisis manangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2014 - 11th International Conference on Information Systems for Crisis Response and Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, University Park, Pennsylvania, United States. p.245-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-functional Framework for Assessing Organizations in Collaborative Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.251-260, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agility of crisis response : gathering and analyzing data through an event-driven platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2014 - 11th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, University Park, Pennsylvania, United States. p.250-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Business Process Deduction through a Social and Collaborative Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.443-451, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-ontology for knowledge acquisition and exploitation of collaborative social systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BESC 2014 - 2014 IEEE International conference on Behavioral, Economic, and Socio-Cultural Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Shanghai, China. art. 7059526- 7 p., </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BESC.2014.7059526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Agility in Collaborative Processes: A comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Verginadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 7TH IEEE INTERNATIONAL CONFERENCE ON DIGITAL ECOSYSTEMS AND TECHNOLOGIES (DEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Menlo Park, CA, United States. pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Vision of Collaboration of Organizations on a Cloud Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENTERPRISE INTEROPERABILITY: RESEARCH AND APPLICATIONS IN THE SERVICE-ORIENTED ECOSYSTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Enschede, Netherlands. pp.215-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible network of sensors : case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2013 -10th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Baden-Baden, Germany. p.344-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a predictive model for decision support in road crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Steffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 7TH IEEE INTERNATIONAL CONFERENCE ON DIGITAL ECOSYSTEMS AND TECHNOLOGIES (DEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Menlo Park, CA, United States. pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Platform for Event-Driven Agility of Processes: A Delivery Context Use-Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Working Conference on Virtual Enterprises, (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.681-690, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40543-3_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Services Selection by Using Non-Functional Properties within BPMN in SOA Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Working Conference on Virtual Enterprises, (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.305-313, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40543-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a collaborative and agile information decision support system for transport crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2012 - 4th International conference on Information systems, Logistics and Supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A road crisis management metamodel for an information decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-DEST 2012 -6th IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Campione d'Italia, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-driven agility of crisis management collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2012 -9th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vancouver, Canada. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative information system supporting decision and collaboration in transport crisis context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISE 3.0: An Agile Support for Collaborative Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Working Confeence on Virtual Enterpries (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bournemouth, United Kingdom. pp.645-654, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32775-9_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Service and Choreography Governance Framework for Future Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2012-I-ESA 2020 - 6th International Conference on Interoperability For Enterprise Systems And Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Valencia (Spania), Spain. pp.281-291, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-2819-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Crisis Use-Case Management in an Event-Driven Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Stuehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BUSINESS PROCESS MANAGEMENT WORKSHOPS, PT I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Clermont Ferrand, France. pp.464+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An event-driven platform to manage agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Stuehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Verginadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-DEST 2012 -6th IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Campione d'Italia, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven BPM approach for SOA mediation information system design in a collaborative context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SCC 2011 -The 8th International conference on services computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Washington DC, United States. p.747-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gathering, Structuring and Modeling Business Process Knowledge of the Response to a Nuclear Crisis: Towards a Simulation Platform for Better Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, São Paulo, Brazil. pp.486-493, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23330-2_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly adaptation of crisis response information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDES'11 -International conference on Management of Emergent Digital EcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, San Francisco, United States. p.114-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the design of interoperable platform through a structured case study description approach : application to a nuclear crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2011 -8th International conference on Information Systems for Crisis Response and Management : from early-warning systems to preparedness and training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbon, Portugal. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process deduction through a knowledge-based system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2011 -22nd International workshop on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Toulouse, France. p.503-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process deduction to help the crisis cell emerging ecosystem to coordinate the crisis response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DEST 2010 -4th IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Duba, United Arab Emirates. p.333-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems design for emerging ecosystems : a model-driven approach diving into abstraction layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DEST 2010 -4th IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Dubaï, United Arab Emirates. p.310-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Reconciliation in Interoperability Management through Model-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2010 - 11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.705-712, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mediation Information System to Help to Coordinate the Response to a Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2010 - 11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.173-180, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation Information System Engineering for Interoperability Support in Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENTERPRISE INTEROPERABILITY IV: MAKING THE INTERNET OF THE FUTURE FOR THE FUTURE OF ENTERPRISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Coventry, United Kingdom. pp.187+, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-257-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MISE Project: A First Experience in Mediation Information System Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMATION SYSTEMS: PEOPLE, ORGANIZATIONS, INSTITUTIONS, AND TECHNOLOGIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.399-406, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-2148-2_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de création d'un processus collaboratif de réponse à une crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Tool for Semantic Annotations in WSDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ON THE MOVE TO MEANINGFUL INTERNET SYSTEMS: OTM 2009 WORKSHOPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vilamoura, Portugal. pp.898+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype of an ontology-based approach for collaborative process specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2009: INTERNATIONAL CONFERENCE ON INTEROPERABILITY FOR ENTERPRISE SOFTWARE AND APPLICATIONS CHINA, PROCEEDINGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Beijing, China. pp.53-59, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I-ESA.2009.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process design for mediation information system engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2009 -6th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gothenburg, Sweden. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification approach applied for analyzing collaborative processes: the Anticipative Effects-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype to support morphism between BPMN collaborative process model and collaborative SOA architecture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability III: New Challenges and Industrial Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Berlin, Germany. pp.145-157, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84800-221-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une situation de crise : vers une interopérabilité des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tipret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation - MOSIM'08 « Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of papers for IFAC conferences & symposia : ontology-based methodology for collaborative process definition of enterprise networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC'08 -17th IFAC World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. p.11913-11918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model transformation of collaborative business process into mediation information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC'08 -17th IFAC World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. p.13857-13862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Information System Architecture for Process-Based Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Knowledge-Based Intelligent Information and Engineering Systems (KES 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Zagreb, Croatia. pp.630-641, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85567-5_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to knowledge-based methodology for collaborative process definition: Knowledge extraction from 6napse platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability III: New Challenges and Industrial Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Berlin, Germany. pp.437-449, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84800-221-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process definition using an ontology-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERVASIVE COLLABORATIVE NETWORKS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Poznan, Poland. pp.205+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du processus collaboratif au médiateur des systèmes d'information des partenaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. p.837-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A service oriented architecture approach for collaborative information system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2007 -International conference on industrial engineering and systems management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beijing, China. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des systèmes en situation de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale, WISG 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Troyes, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability through model-based generation: The case of the collaborative information system (CIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability: New Challenges and Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France. pp.407-416, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84628-714-5_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography for designing collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENTERPRISE INTEROPERABILITY II: NEW CHALLENGES AND APPROACHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Madeira, Portugal. pp.257-260, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84628-858-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Systems interoperability as a way to Partners Integration in a Crisis Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA 2007 20th International Conference on Software &amp; Systems Engineering and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cartography based methodology for collaborative process definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTABLISHING THE FOUNDATION OF COLLABORATIVE NETWORKS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Guimaraes, Portugal. pp.479-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Information System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2006 - 11th International conference of the association information and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg. p. 281-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative information system design : from process model to information system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.615-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'identification des risques : Application à un projet coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leonor Villarreal Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benalisoa Ravalison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone du management de projet 2004 "Projets, Entreprise, Intégration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIR -Recensement et Identification des Risques : Une démarche d'identification des risques en conduite de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leonor Villarreal Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benalisoa Ravalison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA 2004 -17th international conference -Software &amp; systems engineering and their applications = 17èmes journées internationales -Génie logiciel et ingénierie de systèmes et leurs applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for modeling and verifying critical systems for operational safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCECE 2003: CANADIAN CONFERENCE ON ELECTRICAL AND COMPUTER ENGINEERING, VOLS 1-3, PROCEEDINGS: TOWARD A CARING AND HUMANE TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montréal, Canada. pp.1819-1822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of Information Systems in Crisis Management: Crisis Modeling and Metamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth I-EAS international conference : Interoperability for Enterprise Software and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84800-221-0_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process for improving multi-technology system high level design: Modeling, verification and validation of complex optronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Larnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2000 CONFERENCE PROCEEDINGS: 2000 IEEE INTERNATIONAL CONFERENCE ON SYSTEMS, MAN &amp; CYBERNETICS, VOL 1-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nashville, United States. pp.1036-1040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un service public raisonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Courrèges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 214 p., 2021, 9782356716729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias sociaux et résilience collective : la mobilisation des makers pendant la crise de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover en temps de crise : réactions et adaptations face à la crise Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 115-127, 2022, 9782356718334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation du traitement des media sociaux: opportunités et obstacles identifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer les crises avec les media sociaux ? Une approche pluridisciplinaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, p. 39-52, 2022, 978-2-35671-871-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre III : Structurer le système d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un service public raisonné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 95-134, 2021, 9782356716729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring humanitarian supply chain knowledge through a meta-modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Laguna Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Comes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gyöngyi Kovacs, Karen Spens, Mohammad Moshtari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave handbook of humanitarian logistics and supply chain management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.491-521, 2018, 978-1-137-59099-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 10 Summary: Interoperability for Crisis Management: Increasing Resilience of Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.397-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Système d'Information de Médiation pour la prise en charge de l'Interopérabilité dans les Collaborations d'Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Institut National Polytechnique de Toulouse, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01206234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId605"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frederick Benaben </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederick-benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1676-6524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068998783</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-IO SUITE: integration of LLM-based AI into a knowledge management and model-driven based platform dedicated to crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Congès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25, pp.25-50. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-024-01237-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel‐Powered Social Media Image Processing for Decision Support in Crisis Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 43 (3), pp.e70204. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/exsy.70204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging large language models to enhance multi-agent risk assessment in supply chain networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinzhu Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2026.2619562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Crisis Training: Features, Observations and the Shift From Traditional Crisis Exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess Kropczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Halse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Panzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (2), pp.e70049. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-5973.70049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring training scenarios “from within” in an immersive environment with the CESTATE framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Panzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess Kropczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Halse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (3), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2024.2388784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological framework for horizon scanning of business continuity of essential services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 124, pp.105526. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a generic information system for projects portfolio management using Physics of Decision (POD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesbegueries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Falco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 271, pp.126607. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2025.126607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling cascading effects in collaborative systems: a formal risk interdependency framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanqiong Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modelling in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.1711-1737. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jm2-09-2024-0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prospective vision of the evolution of immersive technologies: Towards a definition of metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Conges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, pp.103154. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2024.103154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physics of decision approach: a physics-based vision to manage supply chain resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cerabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (5), pp.1783-1802. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2201637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling simulation and machine learning for predictive analytics in supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (23), pp.8397-8414. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2024.2342019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Heuristic Miner 2: Evaluating the Statistical Stability in Event Logs to Discover Business Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namaki Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Centric Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.256-277. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44230-024-00064-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A force-inspired paradigm for performance-based decision support—Physics of Decision application in nonlinear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cerabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.100656. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2024.100656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria performance analysis based on Physics of Decision — Application to COVID-19 and future pandemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jeany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.1987-1998. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSC.2022.3187214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Simulation Platform for a Safe Election: From Design to Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Barenji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevda Babalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Nazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (10), pp.529. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info14100529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicator-based resilience assessment for critical infrastructures – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.106049. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2022.106049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situational awareness and decision-making in a crisis situation: A crisis management cell in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Conges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Patruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Ouro-Sao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97, pp.104002. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2023.104002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAG Approach: Introducing the Cognitive Process Mining by an Ontology-Driven Approach to Diagnose and Explain Concept Drifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namaki Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkopaul Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Hedi Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.85-98. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/modelling5010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Heuristic Miner: applying statistical stability to discover the common patient pathways from location event logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namaki Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uche Okongwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.200071. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iswa.2022.200071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system for strategic supply chain capacity planning under uncertainty: conceptual framework and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (5), pp.804-848. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2020.1793390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability is the norm! A physics-based theory to navigate among risks and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.980-1007. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2021.1878391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Driven and Knowledge-Driven Method towards the IRP of Modern Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruofan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2021/6625758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing events to improve situation awareness and resilience in a supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesbegueries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.103488. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time data exploitation supported by model-and event- driven architecture to enhance situation awareness, application to crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (6), pp.769-796. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2019.1691268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Periodic Table of Industries: Detection of Collaboration Opportunities Based on an Imitation of the Mendeleev Periodic Table of Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Koura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanqiong Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Informatics and Modeling Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.32-53. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7250/csimq.2020-25.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An AI framework and a metamodel for collaborative situations: Application to crisis management contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-5973.12310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new emergency decision support system: the automatic interpretation and contextualisation of events to model a crisis situation in real-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133, pp.1-11/113260. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2020.113260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning with preferences using Multi-Attribute Utility Theory along with a Choquet Integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85, pp.808-817. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2019.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-linear business process management maturity framework to apprehend future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.290-300. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and multidimensional assessment of resilience based on functionality analysis for interconnected systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.427-442. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2018.1546327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Deduction of Cross-Organizational Collaborative Business Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 453, p.30-49. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2018.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven engineering of mediation information system for enterprise interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.27-48. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2017.1379093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based collaborative business service selection: contributing to automatic building of collaborative business process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), p.59-72. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-018-0229-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the agility of collaborative workflows through an event driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, p.214-224. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2018.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Knowledge Framework for Mediation Information System Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (Article ID 9026387), p.1-18. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/9026387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic model-to-model mapping and transformation methodology to serve model-based systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems and E-Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (2, SI), pp.323-376. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10257-016-0321-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information System agility to support collaborative organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois B. Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.470-473. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2016.1269367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process cartography deduction based on collaborative ontology and model transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 334, pp.83-102. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2015.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Cloud Platform to Support Decision- Making in Emergency Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.857-869. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-013-9475-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology Proposal for Collaborative Business Process Elaboration using a Model-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.349-383. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2013.771410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better management of complex emergencies through crisis management meta-modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (4), pp.687-714. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/disa.12122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation Information System Engineering based on Hybrid Service Composition Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.39-59. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting interoperability of collaborative networks through engineering of a service-based Mediation Information System (MISE 2.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5-6), pp.556-582. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2014.928949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Event-Driven Platform for Agility Management of Crisis Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.54-70. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijiscram.2014040104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-driven agility of interoperability during the Run-time of collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59, pp.171-179. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2013.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic issues in model-driven management of information system interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (11), pp.1042-1053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based system for collaborative process specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (2), pp.161-175. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2009.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture de système d'information collaboratif pour la gestion de crise. Approche basée sur la médiation des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.11 - 36. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.15.3.11-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven approach for Collaborative Service-Oriented Architecture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 121 (1), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité et système d'information. Aide à la conception de système d'information interorganisationnel à partir de processus collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.31 - 52. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.11.3.31-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (189)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Vision of Physics of Decision : Modelisation of Virus Propagation with Force Fields Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC - 2025 Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Seattle, United States. pp.570-579, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC68292.2025.11338967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimagining Supply Chain Learning with Realistic Data-Driven Gaming Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin S. Pothen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IISE Annual Conference and Expo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlanta, United States. pp.1484 - 1489, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21872/2025IISE_7067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Minitrack on Disaster Information, Resilience, for Emergency and Crisis Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaziar Radianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Gjøsæter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Negre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 58 - The 58th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Honolulu, United States. pp.1966-1967, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2025.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Large Language Models for Risk Assessment in Hyperconnected Logistic Hub Network Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinzhu Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujia Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IISE Annual Conference and Expo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlanta, United States. pp.1025 - 1030, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21872/2025IISE_6530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propelling Process Improvement in Modular Construction by Leveraging Fine-Granularity Operations Modeling and Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Fatemifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Barenji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IISE Annual Conference and Expo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlanta, United States. pp.1145 - 1150, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21872/2025IISE_6643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an AI-Agent-Based Framework for Agile Business Process Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Aïcha Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Ayite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Macé-Ramète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAISE'25 - 37th International Conference on Advanced Information Systems Engeineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria. pp.145-152, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94590-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Social Media and Business Process Management: Exploring the Role of AI Agents and the Benefits for Agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Majidian Eidgahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namaki Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Macé-Ramète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BPM 2023 - 21st International Conference on Business Process Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Utrecht, Netherlands. pp.205-216, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-50974-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social BPM Approach to Deal with Agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Majidian Eidgahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namaki Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace-Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDES 2023 - 15th International Conference on Management of Digital EcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.18-31, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-51643-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Framework to Support Portfolio Management Under Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chasseray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Falco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAISE 2024 - 36th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Limassol (Chypre), Cyprus. pp.596-611, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-61057-8_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the DIRECT minitrack (Disaster Information, Technology, and Resilience) in the Digital Government track – HICSS 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihoko Sakurai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2024 - 57th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Hilton Hawaiian Village Waikiki Beach Resort, Hawaii, United States. pp.2033-2035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future AI in crisis management: Proposing a bio-inspired, neuro-symbolic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2024 - 21th - Information Systems for Crisis Response and Management.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing decision-making and production monitoring in assembly lines: visualizing performance evolution using KPI trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Bellepeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Courrèges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2024 - 10th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vallette, France. pp.1981-1987, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Integration of Conversational Agents Through a Social Media Platform to Enhance the Agility of BPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Aïcha Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Komlan Ayite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne -Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Macé-Ramète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.36-48, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for virtual training in a crisis context and a focus on the animation component: the gamemaster workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Halse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Kropczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Panzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS2023 - 56th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based Assessment of Hyperconnected Humanitarian Supply Chains Response Readiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Grest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS2023 - 56th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HICSS, Jan 2023, Hawai, United States. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/hicss.2023.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to a Physics-Based Theory to Manage Risks and Opportunities in Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cerabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2020 - International Conference on Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Tarbes, France. pp.283-292, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90387-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Business Continuity Robustness Assessment Approach Through Disruption’s Sociological Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITDRR 2022 - the 7th IFIP WG5.15 Conference on Information Technology in Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kristiansand, Norway. pp.197-212, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34207-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand-supply alignment in supply chain networks with access to hyperconnected production options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin S. Pothen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmut Metin Inan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2023 - 9 th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Athènes, Greece. pp.494-504, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35090/gatech/8030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support in uncertain contexts: Physics of Decision and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cerabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2023 - 20th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Omaha, United States. p. 54-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the DIRECT minitrack Disaster Information, Resilience, for Emergency and Crisis Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihoko Sakurai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS2023 - 56th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of Decision: managing and preparing critical supply chains to supply disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cerabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Grest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jeany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11135-11140, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent physics-based crisis management framework: A case study of traffic in the Nantes city due to flood exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dolidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS2022 - Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Hawaii, United States. p. 2481-2490, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2022.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support System for Better Qualitative Supply Chain Diagnoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Afsarmanesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2022 - 23rd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal. 434-446 (chap. 35), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14844-6_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation Framework Dedicated to Characterizing Risks and Cascading Effects in Collaborative Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2022 - 23rd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal. 463-474 (chap. 37), </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14844-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of Decision: Application to Polling Place Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cerabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Vatankhah Barenji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Nazzal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2021 - Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Phoenix, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC52266.2021.9715471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the DIRECT minitrack (Disaster Information, Technology, and Resilience) in the Digital Government track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihoko Sakurai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS2022 - Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Hawai, United States. p. 2387-2390, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2022.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Business Continuity of a healthcare organization through a data-gathering modality approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2022 - IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic. p. 2215-2222, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC53654.2022.9945437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Decision Support System Inspired by Newton’s Laws of Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International KES Conference (KES-IDT-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rhodes, Greece. pp.523-533, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-3444-5_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics-based approach to evaluate crisis impacts on project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jeany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Falco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2022 - 19th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tarbes, France. p. 134-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Physics of Decision to assess how COVID-19 impacted air pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Bellepeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cerabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2022 - 19th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tarbes, France. p. 887-894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontological Approach to Business Continuity Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KGSWC 2022 - 4th Iberoamerican Conference and third Indo-American Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Madrid, Spain. pp.322-329, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21422-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Supply Chain Modelling for Risk Management based on SCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cerabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2021 - 22nd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.601-610, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03346631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a modeling Tool for Business Continuity Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2021 - 17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.1156-1161, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware architecture for the evaluation of BCP robustness indicators through massive data collection and interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2021 - 18th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Balcksburg (online), United States. p.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrized SEIR model for performance-based decision support: A case study of COVID-19 epidemic in the state of Georgia (USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Nazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDC 2021 - International System Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Chicago (online), United States. pp.625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of Decision for Polling Place Management: A Case Study from the 2020 USA Presidential Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Vatankhah Barenji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Nazzal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS 2021-15th International Conference on Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France. pp.440-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Virtual Reality to Facilitate Common Operational Pictures ́Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Conges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Graham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRW 2021 - IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lisbonne, Portugal. pp.336-341, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW52623.2021.00067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actionability in a Situation Awareness world: Implications for social media processing system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess Kropczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2021 - 18th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Balcksburg (online), United States. p.994-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social media processing in crisis response : an attempt to shift from data to information exploitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Romera Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2021 - 54th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States. pp.2285-2294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to support enterprises during an economic crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Koura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanqiong Gou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2020 - 10th International Conference on Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Tarbes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Strategic Supply Chain Capacity Planning more Dynamic to cope with Hyperconnected and Uncertain Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2021 - 54th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Hawaï Online, United States. pp.2057-2066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of crisis exercises in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Conges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW 2021 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lisbonne, Portugal. pp.6-13, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW52623.2021.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Fiction: Past and Future Trends of Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2020 - 17th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Balcksburg, United States. p.1130-1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality to Train for Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Conges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Col Jacob Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2020 - 17th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Balcksburg, United States. p.1100-1112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet inspired Atomic Modeling for Supply Chain Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cerabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2021 - 8th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Greece. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the minitrack on Disaster Information, Technology, and Resilience in Digital Government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihoko Sakurai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2021 - 54th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States. pp.2203-2205, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2021.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Interconnected Infrastructures and Systems: the RESIIST project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Dolidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT 2019 - 1st International Conference on Applied Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Quito, Ecuador. p.257-270, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42517-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Model-Driven Engineering as the Next Challenge for Artificial Intelligence – Application to Risk and Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2019 - Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, National Harbor, United States. pp.1549-1563, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC40007.2019.9004828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-Based Enterprise Modeling Approach for Risks and Opportunities Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafe Moradkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jeany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFIP WG 8.1 Working Conference on the Practice of Enterprise Modeling (PoEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Riga, Latvia. pp.339-348, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63479-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Automated Qualitative Supply Chain Diagnoses in Engineering-to-Order Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Afsarmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2020 - 8th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Austin, United States. pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Metamodel supporting E-government Collaborative Business Processes Management within a Service-based Interoperability Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2020 - 53rd Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Hawai, United States. p. 2019-2028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis Management Exercises in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Conges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VR 2020 - Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta, United States. pp.87-92, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW50115.2020.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of Patients’ Location Data to Support the Application of Process Mining Notations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEALTHINF 2020 - 13th International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, La Valette, Malta. pp.472-481, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008971104720481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the minitrack on Disaster Information, Technology, and Resilience in Digital Government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihoko Sakurai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2020 - 53rd Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Hawai, United States. p. 2155-2156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Information Retrieval from Tweets: A Semantic Clustering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2020 - 17th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Balcksburg, United States. p.134-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics-based theory to navigate across risks and opportunities in the performance space:Application to crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanqiong Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2020 - 53rd Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Hawai, United States. p. 2187-2196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making in the field of Resilience: literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Zobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDSST 2020 - 6th International Conference on Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saragosse, Spain. pp. 151-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-Based Approach for Managing Supply Chain Risks and Opportunities Within Its Performance Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cerabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2020 - 21st IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valence, Spain. pp.418-427, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62412-5_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024852v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of Organization Dynamics: An AI Framework for opportunity and risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanqiong Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shangai, China. p.396-401, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support System for resilience based on functionality analysis of interconnected systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendeep Amendeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazho Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmC-ICDSST2019 - 5th International Conference on Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Madeira, Portugal. pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of Managing Deviations Within a Supply Chain Monitoring Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesbegueries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2018 - Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.283-293, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13693-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating citizen initiatives in a technological platform for collaborative crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2019 - 16th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, València, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theoretical Approach for Detecting and Anticipating Collaboration Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Koura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanqiong Gou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2019 - IFIP WG 5.7 International Conference on Advances in Production Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Austin TX, United States. pp.531-538, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29996-5_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usage of Virtual Reality for Crisis Management exercises in Critical Industrial Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Conges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2019 - 16th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, València, Spain. p.1260-1268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tentative Framework for Risk and Opportunity Detection in A Collaborative Environment Based on Data Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanqiong Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 52 - 52nd Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Maui, Hawaii, United States. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Process Capability Ratio of Patients’ Pathways by the Application of Process Mining, SPC and RTLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namaki Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesbegueries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEALTHINF 2019 - 12th International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.302-309, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007380803020309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Personalized and Certifiable Workflow Designs: A Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2019 - 16th International Conference on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, San Diego, United States. pp.32-47, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23554-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actionable Collaborative Common Operational Picture in Crisis Situation: A Comprehensive Architecture Powered with Social Media Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2019 - 20th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turin, Italy. pp.151-162, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28464-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the minitrack on Disaster Information, Technology, and Resilience in Digital Government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihoko Sakurai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2019 - 52nd Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Maui, Hawai, United States. 2 p., </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2019.361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Supply Chain Planning and Risk Management: Experiment of a Decision Support System Gathering Business Departments Around a Common Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Industrial Engineering and Systems Management (IESM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shanghai, China. p. 306-311, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review-based taxonomy of post-impact volunteerism types to improve citizen integration into crisis response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2019 - 16th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, València, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital-enabled framework for intelligent collaboration in small teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanqiong Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenchi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Afsarmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2019 - 20th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turin, Italy. pp.193-202, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28464-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Decision Support Automation for Supply Chain Risk Management among Logistics Network Stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. p.1505-1510, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model-Based Method for Resilient Critical Infrastructure Engineering. How to model Critical Infrastructures and evaluate its resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoSE 2018 - 13th System of Systems Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2018, Paris, France. art. 8428773 - p.561-567, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an organizational and socio-technical context-aware adaptation of emergency plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Olivier-Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2018 - 15th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCRAM, May 2018, Rochester, United States. p.212-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Risk Identification Approach in Collaborative Networks Considering Susceptibility to Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanqiong Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2018 - 19th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. p.74-84, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99127-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'un modèle de situation en temps réel : application à la gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Process Mining and RTLS for Modeling, and Analyzing Patients’ Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namaki Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEALTHINF 2018 - 11th International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Funchal, Madeira, Portugal. pp.540-547, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006651605400547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic-checking based Model-driven Approach to Serve Multi-organization Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2018 - International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.136-145, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward automated qualitative supply chain diagnoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Afsarmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2018 - 7th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. p.296-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Hyperconnected Supply Chain Capability Planning: Conceptual Framework Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2018 - 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands. p. 72-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical, legal and social considerations surrounding the use of Facebook groups during Hurricane Irma in Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2018 - 15th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCRAM, May 2018, Rochester, United States. p.268-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework to Support Discovering of Patients' Pathways as Operational Process Charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namaki Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesbegueries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2018 - 15th International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aqaba, Jordan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2018.8612822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta-model based Automatic Conceptual Model-to-Model Transformation Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanqi Tao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2018 - 6th International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. p.586-593, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006718105860593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Actionable Information on Social Media for Emergency Dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Kropczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Halse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Obeysekare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM Asia Pacific 2018: Innovating for Resilience – 1st International Conference on Information Systems for Crisis Response and Management Asia Pacific.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Wellington, New Zealand. p.428-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing information load to enhance collaborative awareness thanks to a pre-selection of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2018 - 19th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. p.286-294, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99127-6_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bad weather coming: linking social media and weather sensor data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Halse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2018 - 15th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCRAM, May 2018, Rochester, United States. p.507-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and analyzing patients’ pathways by the application of Process Mining, SPC, and I-RTLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namaki Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2018 - 16th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergame, Italy. pp.980-985, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A situation model to support collaboration and decision-making inside crisis cells, in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Albi, France. p. 1020-1028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Hyperconnected Resource Requirements Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2017 - 4th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graz University of Technology - Austria, Jul 2017, Graz, Austria. p.115-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of automated planning for crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Albi, France. p.996-1007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes orchestration for preventing and managing shortages in a supply chain a dermo-cosmetics use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pomponne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira, Portugal. p.1227-1234, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8280020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Generation of a Situation Model, in Real-Time, as a Support to Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITDRR 2016 - 1st International Conference on Information Technology in Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Nov 2016, Sofia, Bulgaria. pp.198-213, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68486-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatized data extraction approach for process mining and business process analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namaki Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. p.9580-9584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monitoring framework of collaborative supply chain for agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. p.13614-13619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework and a Suite of Tools to Support Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2017 - 50th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HICSS, Jan 2017, Hawaii, United States. p.237-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A breakthrough business process management approach based on IT support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POEM 2017 - 10th IFIP WG 8.1 Working Conference on the Practice of Enterprise Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Leuven, Belgium. p.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour favoriser la collaboration et l'agilité dans les réseaux logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI 2017 - 12ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of Collaborative Networks – A Model-Driven Engineering Approach Based on Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vicenza, Italy. pp.641-648, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65151-4_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling supply chain agility and resilience improvement: toward a methodolody and platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. p.9560-9564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework for Social Business Process Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Ariouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2017 - Knowledge-based and intelligent information &amp; Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. p.703-712, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Emergence of a Crisis Situation Model in Crisis Response Based on Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Halse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vicenza, Italy. pp.658-665, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65151-4_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metamodel for Knowledge Management in Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2016 - 49th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Koloa, Hawaï, United States. pp.126-135, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HICSS.2016.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big-Data and the Question of Horizontal and Vertical Intelligence: A Discussion on Disaster Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2016 - 17th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. pp.156-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of big data for continuous interoperability in crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA'16 -8th International conference Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimares, Portugal. p.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Framework for Crisis Management describing information flows and functional structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUMTECH2016 - Humanitarian Technology - Science, Systems and Global Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Boston, United States. pp.353-356, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.08.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation information system engineering applied to the crisis simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM-med 2016 -3rd International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Madrid, Spain. p.172-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Platform to Support Collaboration and Agility in Logistics Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2016 - 3rd International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of big data in crisis management toward a better support in decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2016 -13th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rio de Janeiro, Brazil. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for Critical Infrastructure Resilience Engineering: The MAIIEUTIC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence I-ESA, Interoperability for Enterpriose Systems and Application 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2NET Project Tools for Agile Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agostinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 16 - 8th International Conference on Entreprise Interoperability (Workshops)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modeling of collaborative supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA'16 -8th International conference Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimares, Portugal. p.307-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of collaborative behavior through a service-oriented mediation system The case of crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2015 - 12th IEEE International Conference on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. pp.554-560, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2015.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Platform for Knowledge Gathering and Exploitation, Towards the Deduction of Inter-enterprise Collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES-2015 - 19th International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapore, Singapore. pp.438-447, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology Based Collaborative Business Service Selection - Contributing to Automatic Building of Collaborative Business Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.639-651, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a taxonomy of crisis management simulation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2015 - The 12th International Conference on Information Systems for Crisis Response and Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kristiansand, Norway. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the emergency response using an event-driven system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. pp.216-221, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119081418.ch30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Agile and Collaborative Platform for Managing Supply Chain Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Poler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nîmes, France. pp.64-72, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Enterprise Social Network to Support Inter-organizational Collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.421-428, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Support to Stakeholders' Collaboration During a Loire River Major Flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM-Med 2015 - 2nd International Conference on Information Systems for Crisis Response and Management in Mediterranean Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tunis, Tunisia. pp.183-193, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24399-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting decision for road crisis management through an agile and collaborative information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. pp.208-212, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119081418.ch29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing internet of things to feed internet to knowledge : support decision-making in crisis context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sirko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. pp.325-330, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119081418.ch46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Collaborative Networks Governance Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.379-387, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Model Transformation Methodology to Serve Enterprise Interoperability Data Sharing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nîmes, France. pp.16-29, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automatic Model Transformation Methodology To Serve Web Service Composition Data Transforming Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2015 11th World Congress on Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SERVICES.2015.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for characterizing collaborative networks of organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. pp.337-342, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119081418.ch48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Systems in Crisis Management: A Proposal for a Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.396-405, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metamodel for Collaboration Formalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.375-383, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PaaS to support collaborations through service composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2014 - 11th IEEE International Conference on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.677-684, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2014.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mediation information system for road crisis management unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.225-235, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agility of Crisis Response: From Adaptation to Forecast: Application to a French Road Crisis Management Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM-Med - 1st International Conference on Information Systems for Crisis Response and Management in Mediterranean Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France. pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic approach to automatically defined model transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative mediation information system design based on model-driven business process management approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.139-150, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model driven system to support optimal collaborative processes design in crisis manangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2014 - 11th International Conference on Information Systems for Crisis Response and Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, University Park, Pennsylvania, United States. p.245-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-functional Framework for Assessing Organizations in Collaborative Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.251-260, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agility of crisis response : gathering and analyzing data through an event-driven platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2014 - 11th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, University Park, Pennsylvania, United States. p.250-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Business Process Deduction through a Social and Collaborative Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.443-451, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-ontology for knowledge acquisition and exploitation of collaborative social systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BESC 2014 - 2014 IEEE International conference on Behavioral, Economic, and Socio-Cultural Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Shanghai, China. art. 7059526- 7 p., </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BESC.2014.7059526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible network of sensors : case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2013 -10th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Baden-Baden, Germany. p.344-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Agility in Collaborative Processes: A comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Verginadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 7TH IEEE INTERNATIONAL CONFERENCE ON DIGITAL ECOSYSTEMS AND TECHNOLOGIES (DEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Menlo Park, CA, United States. pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Vision of Collaboration of Organizations on a Cloud Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENTERPRISE INTEROPERABILITY: RESEARCH AND APPLICATIONS IN THE SERVICE-ORIENTED ECOSYSTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Enschede, Netherlands. pp.215-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a predictive model for decision support in road crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Steffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 7TH IEEE INTERNATIONAL CONFERENCE ON DIGITAL ECOSYSTEMS AND TECHNOLOGIES (DEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Menlo Park, CA, United States. pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Platform for Event-Driven Agility of Processes: A Delivery Context Use-Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Working Conference on Virtual Enterprises, (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.681-690, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40543-3_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Services Selection by Using Non-Functional Properties within BPMN in SOA Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Working Conference on Virtual Enterprises, (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.305-313, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40543-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-driven agility of crisis management collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2012 -9th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vancouver, Canada. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A road crisis management metamodel for an information decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-DEST 2012 -6th IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Campione d'Italia, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a collaborative and agile information decision support system for transport crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2012 - 4th International conference on Information systems, Logistics and Supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative information system supporting decision and collaboration in transport crisis context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISE 3.0: An Agile Support for Collaborative Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Working Confeence on Virtual Enterpries (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bournemouth, United Kingdom. pp.645-654, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32775-9_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Service and Choreography Governance Framework for Future Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2012-I-ESA 2020 - 6th International Conference on Interoperability For Enterprise Systems And Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Valencia (Spania), Spain. pp.281-291, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-2819-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Crisis Use-Case Management in an Event-Driven Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Stuehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BUSINESS PROCESS MANAGEMENT WORKSHOPS, PT I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Clermont Ferrand, France. pp.464+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An event-driven platform to manage agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Stuehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Verginadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-DEST 2012 -6th IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Campione d'Italia, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven BPM approach for SOA mediation information system design in a collaborative context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SCC 2011 -The 8th International conference on services computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Washington DC, United States. p.747-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gathering, Structuring and Modeling Business Process Knowledge of the Response to a Nuclear Crisis: Towards a Simulation Platform for Better Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, São Paulo, Brazil. pp.486-493, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23330-2_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the design of interoperable platform through a structured case study description approach : application to a nuclear crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2011 -8th International conference on Information Systems for Crisis Response and Management : from early-warning systems to preparedness and training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbon, Portugal. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly adaptation of crisis response information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDES'11 -International conference on Management of Emergent Digital EcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, San Francisco, United States. p.114-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process deduction through a knowledge-based system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2011 -22nd International workshop on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Toulouse, France. p.503-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process deduction to help the crisis cell emerging ecosystem to coordinate the crisis response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DEST 2010 -4th IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Duba, United Arab Emirates. p.333-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems design for emerging ecosystems : a model-driven approach diving into abstraction layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DEST 2010 -4th IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Dubaï, United Arab Emirates. p.310-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Reconciliation in Interoperability Management through Model-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2010 - 11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.705-712, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mediation Information System to Help to Coordinate the Response to a Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2010 - 11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.173-180, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MISE Project: A First Experience in Mediation Information System Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMATION SYSTEMS: PEOPLE, ORGANIZATIONS, INSTITUTIONS, AND TECHNOLOGIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.399-406, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-2148-2_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation Information System Engineering for Interoperability Support in Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENTERPRISE INTEROPERABILITY IV: MAKING THE INTERNET OF THE FUTURE FOR THE FUTURE OF ENTERPRISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Coventry, United Kingdom. pp.187+, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-257-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype of an ontology-based approach for collaborative process specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2009: INTERNATIONAL CONFERENCE ON INTEROPERABILITY FOR ENTERPRISE SOFTWARE AND APPLICATIONS CHINA, PROCEEDINGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Beijing, China. pp.53-59, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I-ESA.2009.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process design for mediation information system engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2009 -6th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gothenburg, Sweden. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de création d'un processus collaboratif de réponse à une crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Tool for Semantic Annotations in WSDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ON THE MOVE TO MEANINGFUL INTERNET SYSTEMS: OTM 2009 WORKSHOPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vilamoura, Portugal. pp.898+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification approach applied for analyzing collaborative processes: the Anticipative Effects-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Information System Architecture for Process-Based Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Knowledge-Based Intelligent Information and Engineering Systems (KES 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Zagreb, Croatia. pp.630-641, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85567-5_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype to support morphism between BPMN collaborative process model and collaborative SOA architecture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability III: New Challenges and Industrial Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Berlin, Germany. pp.145-157, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84800-221-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une situation de crise : vers une interopérabilité des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tipret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation - MOSIM'08 « Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of papers for IFAC conferences & symposia : ontology-based methodology for collaborative process definition of enterprise networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC'08 -17th IFAC World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. p.11913-11918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model transformation of collaborative business process into mediation information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC'08 -17th IFAC World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. p.13857-13862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to knowledge-based methodology for collaborative process definition: Knowledge extraction from 6napse platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability III: New Challenges and Industrial Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Berlin, Germany. pp.437-449, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84800-221-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process definition using an ontology-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERVASIVE COLLABORATIVE NETWORKS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Poznan, Poland. pp.205+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du processus collaboratif au médiateur des systèmes d'information des partenaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. p.837-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A service oriented architecture approach for collaborative information system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2007 -International conference on industrial engineering and systems management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beijing, China. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des systèmes en situation de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale, WISG 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Troyes, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability through model-based generation: The case of the collaborative information system (CIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability: New Challenges and Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France. pp.407-416, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84628-714-5_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography for designing collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENTERPRISE INTEROPERABILITY II: NEW CHALLENGES AND APPROACHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Madeira, Portugal. pp.257-260, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84628-858-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Systems interoperability as a way to Partners Integration in a Crisis Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA 2007 20th International Conference on Software &amp; Systems Engineering and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cartography based methodology for collaborative process definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTABLISHING THE FOUNDATION OF COLLABORATIVE NETWORKS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Guimaraes, Portugal. pp.479-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Information System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2006 - 11th International conference of the association information and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg. p. 281-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative information system design : from process model to information system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.615-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'identification des risques : Application à un projet coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leonor Villarreal Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benalisoa Ravalison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone du management de projet 2004 "Projets, Entreprise, Intégration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIR -Recensement et Identification des Risques : Une démarche d'identification des risques en conduite de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leonor Villarreal Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benalisoa Ravalison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA 2004 -17th international conference -Software &amp; systems engineering and their applications = 17èmes journées internationales -Génie logiciel et ingénierie de systèmes et leurs applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of Information Systems in Crisis Management: Crisis Modeling and Metamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth I-EAS international conference : Interoperability for Enterprise Software and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84800-221-0_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for modeling and verifying critical systems for operational safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCECE 2003: CANADIAN CONFERENCE ON ELECTRICAL AND COMPUTER ENGINEERING, VOLS 1-3, PROCEEDINGS: TOWARD A CARING AND HUMANE TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montréal, Canada. pp.1819-1822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process for improving multi-technology system high level design: Modeling, verification and validation of complex optronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Larnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2000 CONFERENCE PROCEEDINGS: 2000 IEEE INTERNATIONAL CONFERENCE ON SYSTEMS, MAN &amp; CYBERNETICS, VOL 1-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nashville, United States. pp.1036-1040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un service public raisonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Courrèges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 214 p., 2021, 9782356716729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias sociaux et résilience collective : la mobilisation des makers pendant la crise de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover en temps de crise : réactions et adaptations face à la crise Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 115-127, 2022, 9782356718334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation du traitement des media sociaux: opportunités et obstacles identifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer les crises avec les media sociaux ? Une approche pluridisciplinaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, p. 39-52, 2022, 978-2-35671-871-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre III : Structurer le système d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un service public raisonné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 95-134, 2021, 9782356716729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring humanitarian supply chain knowledge through a meta-modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Laguna Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Comes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gyöngyi Kovacs, Karen Spens, Mohammad Moshtari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave handbook of humanitarian logistics and supply chain management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.491-521, 2018, 978-1-137-59099-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 10 Summary: Interoperability for Crisis Management: Increasing Resilience of Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.397-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Système d'Information de Médiation pour la prise en charge de l'Interopérabilité dans les Collaborations d'Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Institut National Polytechnique de Toulouse, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01206234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId605"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7649203F"/>
+    <w:nsid w:val="37EB0D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederick-benaben" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1676-6524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068998783" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05503227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinzhu Quan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefang Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2026.2619562" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05482207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyuan Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.70204" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04676408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Evain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Kropczynski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Halse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2388784" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Duff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Falco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.126607" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05065268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Ben Amara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Nicola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105526" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05046995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.70049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04957474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayao Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanqiong Gou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Mu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jm2-09-2024-0313" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04873741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Conges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2024.103154" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04074420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cerabona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faug&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2201637" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04836568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cong&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatg&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rebi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01237-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04562707v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2342019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04511067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Namaki Araghi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44230-024-00064-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04632304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafe Moradkhani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2024.100656" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04224682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Barenji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Babalou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Nazzal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14100529" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03713848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeany" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2022.3187214" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04206526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Breard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Patruno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ouro-Sao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.104002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04374472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkopaul Sarkar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Hedi Karray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/modelling5010006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03604368v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200071" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02901588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2020.1793390" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03121248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faugere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2021.1878391" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiexin Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruofan Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6625758" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272000v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103488" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02479436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2019.1691268" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03097204v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Koura" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2020-25.03" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02953739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jiang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12310" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02566629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2020.113260" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929793v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2018.1546327" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02271098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bidoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2019.08.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02165571v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Froger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissel-Dallier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2019.05.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01744194v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.03.041" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685412v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Touzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2017.1379093" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01770290v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-018-0229-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.02.029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656514v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9026387" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596358v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B. Vernadat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2016.1269367" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596359v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10257-016-0321-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596362v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2015.11.033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207444v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-013-9475-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207436v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2013.771410" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/disa.12122" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207440v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.05.064" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207231v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zribi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2014.928949" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01940584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carbonnel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijiscram.2014040104" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207250v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2013.11.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01206227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatcharaphun Rajsiri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2009.10.012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758214v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.3.11-36" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207433v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.09.019" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787077v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.11.3.31-52" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5DRXP6X2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05339050v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin S. Pothen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21872/2025IISE_7067" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05339029v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujia Xu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanling Chen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21872/2025IISE_6530" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05082344v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaziar Radianti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Gj&#248;s&#230;ter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dugdale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2025.242" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05485175v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morvan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC68292.2025.11338967" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05338940v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Garcia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamyar Fatemifar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21872/2025IISE_6643" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05151161v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala A&#239;cha Sarr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Ayite" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bork" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mac&#233;-Ram&#232;te" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94590-8_18" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04702964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chasseray" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61057-8_35" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04727515v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoko Sakurai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04474323v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Majidian Eidgahi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mace-Ramete" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51643-6_2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04417906v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50974-2_16" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04588658v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Grace" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04908227v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Bellepeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Courr&#232;ges" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708301" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04726522v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Komlan Ayite" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne -Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04118953v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050535v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tapia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04252051v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Metin Inan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/8030" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168025v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34207-3_13" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04008019v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kropczynski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978438v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grest" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/hicss.2023.056" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03997387v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gitto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90387-9_23" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04302755v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.830" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050557v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2022.299" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03864956v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945437" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03587009v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Vatankhah Barenji" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC52266.2021.9715471" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03775883v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14844-6_37" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03775866v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fouque" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Afsarmanesh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14844-6_35" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03778404v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dolidon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2022.309" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03754376v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3444-5_45" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03853379v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03853096v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Bellepeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bergere" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thevenet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03865563v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21422-6_24" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03295458v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04771456v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03518851v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03204401v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peipei Yang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Graham" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00067" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346631v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_56" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03424425v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Frikha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.136" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03295498v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montarnal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095502v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Romera Rodriguez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03284106v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095398v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03204377v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00009" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02892447v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Benaben" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02892551v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Col Jacob Graham" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395217v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272821v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2021.270" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02940630v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02933022v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Delgado" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calegari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02586166v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rebiere" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW50115.2020.00022" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02521655v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Araghi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008971104720481" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02443887v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424790v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dolidon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42517-3_20" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02493057v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC40007.2019.9004828" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03027747v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63479-7_23" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02926851v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02443935v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02894823v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Omrane" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zobel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03024852v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62412-5_34" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02115815v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hauser" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13693-2_24" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02173972v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Batard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rizza" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01988039v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02177204v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Savic" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02275451v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29996-5_61" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02125316v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007380803020309" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415464v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948167" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02140134v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amendeep Amendeep" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazho Nastov" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02166717v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23554-3_3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02406449v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_14" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04727739v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2019.361" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384806v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948116" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02173967v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02290873v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Liu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchi Ying" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_18" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01886041v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875900v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924032v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tancerel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006651605400547" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852079v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945120v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.217" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884393v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.287" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853229v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Olivier-Maget" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01882686v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853225v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02045970v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612822" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01907792v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanqi Tao" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006718105860593" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01885046v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_25" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01987793v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Obeysekare" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930248v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428773" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853234v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924025v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.480" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01582357v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686612v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213133v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68486-4_16" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818127v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pomponne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8280020" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01614696v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924018v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696148v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712472v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01696059v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01727316v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617131v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Roth" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_56" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712425v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637140v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ariouat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andonoff" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.151" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674873v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_58" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759588v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123699v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614598v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759025v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759027v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596363v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.08.208" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596361v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2016.24" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930461v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04471271v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agostinho" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759026v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437931v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_60" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01697535v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695379v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch30" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596368v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.162" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596367v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2015.81" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438408v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andres" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Poler" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_6" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596366v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Manceau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24399-3_16" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695252v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mace Ramete" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch29" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437909v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_38" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695320v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sirko" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch46" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437906v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_34" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596364v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2015.28" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438402v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695350v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fernandez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galasso" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch48" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650708v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_19" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650172v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_11" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596370v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596369v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.94" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392139v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_37" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392142v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_39" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01709963v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_12" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714415v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710037v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_21" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650727v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392148v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_44" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650743v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC.2014.7059526" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596372v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Verginadis" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Apostolou" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596371v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759593v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596373v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Steffan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01463263v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_71" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01463223v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_33" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02136983v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759596v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759594v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728582v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520442v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_64" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03997580v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2819-9_25" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2R05T20J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596374v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stuehmer" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759595v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759599v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissel Dallier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lorre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570556v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23330-2_53" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759030v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759600v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759598v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759606v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759602v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055928v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_83" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055995v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_20" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596375v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-257-5_18" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3383065E5E3810116617EE663D2AD6E97436C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596376v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2148-2_46" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771188v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596378v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596377v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lorre" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I-ESA.2009.15" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759609v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367953v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596381v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_12" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/257EF5164F9C67292C47D1BAB5B6E84C4411E7AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356157v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tipret" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759042v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759040v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353788v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tahir" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85567-5_78" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WRHM29LW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596380v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Lorre" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_34" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83DE38BBE3F9DFFE2277E0B7D95A9F19A9B4866B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596379v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759614v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759625v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354809v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596384v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-714-5_38" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F08963D077536FA2EED702F78B549BE3AA7484B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596382v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-858-6_27" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2618A1BBA0F5D54142FBEE0653F0CDE5B0043834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355756v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couget" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596383v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03998310v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785242v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785490v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Leonor Villarreal Lizarraga" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benalisoa Ravalison" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785491v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596385v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Addouche" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antoine" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356155v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_46" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596386v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Larnac" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Pignon" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Magnier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03218488v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Courr&#232;ges" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revenu" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/vers-un-service-public-raisonne/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713670v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/innover-en-temps-de-crise/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03923078v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03218655v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01681397v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvado" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Comes" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/us/book/9781137590985" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01984500v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-01206234v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederick-benaben" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1676-6524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068998783" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04836568v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cong&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatg&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rebi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01237-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05482207v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyuan Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.70204" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05503227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinzhu Quan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefang Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2026.2619562" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05046995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Evain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Kropczynski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Halse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.70049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04676408v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2388784" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05065268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Ben Amara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Nicola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105526" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Duff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Falco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.126607" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04957474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayao Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanqiong Gou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Mu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jm2-09-2024-0313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04873741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Conges" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2024.103154" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04074420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cerabona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faug&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2201637" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04562707v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2342019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04511067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Namaki Araghi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44230-024-00064-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04632304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafe Moradkhani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2024.100656" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03713848v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeany" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2022.3187214" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04224682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Barenji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Babalou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Nazzal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14100529" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04206526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Breard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Patruno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ouro-Sao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.104002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04374472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkopaul Sarkar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Hedi Karray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/modelling5010006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03604368v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200071" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02901588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2020.1793390" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03121248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faugere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2021.1878391" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiexin Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruofan Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6625758" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272000v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103488" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02479436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2019.1691268" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03097204v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Koura" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2020-25.03" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02953739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jiang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12310" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02566629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2020.113260" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02271098v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bidoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pignon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2019.08.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02165571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Froger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissel-Dallier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2019.05.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929793v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2018.1546327" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01744194v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.03.041" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685412v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Touzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2017.1379093" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01770290v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-018-0229-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.02.029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656514v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9026387" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10257-016-0321-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596358v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B. Vernadat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2016.1269367" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596362v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2015.11.033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207444v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-013-9475-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207436v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2013.771410" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/disa.12122" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207440v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.05.064" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207231v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zribi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2014.928949" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01940584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carbonnel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijiscram.2014040104" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207250v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2013.11.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01206227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatcharaphun Rajsiri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2009.10.012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758214v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.3.11-36" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207433v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.09.019" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787077v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.11.3.31-52" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5DRXP6X2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05485175v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morvan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC68292.2025.11338967" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05339050v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin S. Pothen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21872/2025IISE_7067" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05082344v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaziar Radianti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Gj&#248;s&#230;ter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dugdale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2025.242" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05339029v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujia Xu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanling Chen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21872/2025IISE_6530" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05338940v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Garcia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamyar Fatemifar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21872/2025IISE_6643" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05151161v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala A&#239;cha Sarr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Ayite" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bork" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mac&#233;-Ram&#232;te" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94590-8_18" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04417906v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Majidian Eidgahi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50974-2_16" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04474323v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mace-Ramete" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51643-6_2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04702964v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chasseray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61057-8_35" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04727515v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoko Sakurai" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04588658v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Grace" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04908227v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Bellepeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Courr&#232;ges" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708301" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04726522v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Komlan Ayite" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne -Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04008019v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kropczynski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978438v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grest" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/hicss.2023.056" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03997387v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gitto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90387-9_23" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168025v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34207-3_13" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04252051v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Metin Inan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/8030" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04118953v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050535v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tapia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04302755v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.830" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03778404v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dolidon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2022.309" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03775866v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fouque" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Afsarmanesh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14844-6_35" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03775883v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14844-6_37" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03587009v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Vatankhah Barenji" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC52266.2021.9715471" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050557v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2022.299" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03864956v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945437" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03754376v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3444-5_45" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03853379v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03853096v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Bellepeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bergere" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thevenet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03865563v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21422-6_24" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346631v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_56" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03424425v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Frikha" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.136" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03295458v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04771456v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03518851v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03204401v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peipei Yang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Graham" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00067" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03295498v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montarnal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095502v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Romera Rodriguez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03284106v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095398v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03204377v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00009" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02892447v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Benaben" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02892551v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Col Jacob Graham" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395217v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272821v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2021.270" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424790v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dolidon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42517-3_20" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02493057v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC40007.2019.9004828" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03027747v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63479-7_23" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02940630v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02933022v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Delgado" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calegari" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02586166v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rebiere" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW50115.2020.00022" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02521655v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Araghi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008971104720481" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02443887v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02926851v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02443935v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02894823v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Omrane" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zobel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03024852v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62412-5_34" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415464v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948167" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02140134v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amendeep Amendeep" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazho Nastov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02115815v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hauser" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13693-2_24" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02173972v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Batard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rizza" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02275451v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29996-5_61" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02177204v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Savic" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01988039v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02125316v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007380803020309" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02166717v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23554-3_3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02406449v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_14" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04727739v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2019.361" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384806v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948116" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02173967v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02290873v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Liu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchi Ying" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_18" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884393v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.287" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930248v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428773" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853229v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Olivier-Maget" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01882686v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_7" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852079v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924032v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tancerel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006651605400547" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945120v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.217" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01886041v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875900v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853225v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02045970v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612822" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01907792v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanqi Tao" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006718105860593" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01987793v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Obeysekare" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01885046v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_25" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853234v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924025v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.480" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01614696v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01582357v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686612v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818127v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pomponne" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8280020" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213133v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68486-4_16" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924018v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712472v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696148v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01696059v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01727316v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617131v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Roth" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_56" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712425v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637140v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ariouat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andonoff" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.151" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674873v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_58" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596361v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2016.24" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614598v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759025v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596363v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.08.208" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759027v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123699v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759588v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930461v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04471271v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agostinho" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759026v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596367v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2015.81" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596368v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.162" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437931v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_60" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01697535v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695379v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch30" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438408v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andres" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Poler" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_6" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437909v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_38" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596366v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Manceau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24399-3_16" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695252v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mace Ramete" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch29" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695320v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sirko" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch46" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437906v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_34" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438402v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596364v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2015.28" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695350v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fernandez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galasso" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch48" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392142v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_39" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392139v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_37" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596369v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.94" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650708v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_19" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596370v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650172v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_11" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01709963v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_12" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714415v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710037v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_21" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650727v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392148v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_44" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650743v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC.2014.7059526" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759593v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596372v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Verginadis" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Apostolou" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596371v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596373v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Steffan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01463263v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_71" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01463223v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_33" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759594v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759596v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02136983v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728582v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520442v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_64" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03997580v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2819-9_25" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2R05T20J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596374v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stuehmer" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759595v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759599v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissel Dallier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lorre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570556v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23330-2_53" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759600v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759030v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759598v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759606v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759602v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055928v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_83" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055995v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_20" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596376v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2148-2_46" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596375v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-257-5_18" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3383065E5E3810116617EE663D2AD6E97436C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596377v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lorre" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I-ESA.2009.15" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759609v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771188v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596378v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367953v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353788v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tahir" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85567-5_78" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WRHM29LW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596381v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_12" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/257EF5164F9C67292C47D1BAB5B6E84C4411E7AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356157v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tipret" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759042v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759040v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596380v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Lorre" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_34" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83DE38BBE3F9DFFE2277E0B7D95A9F19A9B4866B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596379v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759614v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759625v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354809v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596384v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-714-5_38" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F08963D077536FA2EED702F78B549BE3AA7484B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596382v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-858-6_27" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2618A1BBA0F5D54142FBEE0653F0CDE5B0043834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355756v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couget" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596383v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03998310v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785242v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785490v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Leonor Villarreal Lizarraga" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benalisoa Ravalison" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785491v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356155v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_46" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596385v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Addouche" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antoine" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596386v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Larnac" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Pignon" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Magnier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03218488v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Courr&#232;ges" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revenu" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/vers-un-service-public-raisonne/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713670v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/innover-en-temps-de-crise/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03923078v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03218655v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01681397v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvado" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Comes" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/us/book/9781137590985" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01984500v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-01206234v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>