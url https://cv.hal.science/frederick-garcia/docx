--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -965,51 +965,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former ensemble doctorant et encadrant(s) à l’INRA, un institut de recherche pluridisciplinaire et finalisé</w:t>
+                <w:t xml:space="preserve">Former ensemble doctorants et encadrants à l’Inra, un institut de recherche pluridisciplinaire et finalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
@@ -1725,307 +1725,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open platform to build, evaluate and simulate integrated models of farming and agro-ecosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solving the Crop Allocation Problem using Hard and Soft Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick P. Chabrier</w:t>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian C. Gary</w:t>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.011⟩</w:t>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (2), pp.151-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/2013032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001118v1</w:t>
+                <w:t xml:space="preserve">hal-01024641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Crop Allocation Problem using Hard and Soft Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An open platform to build, evaluate and simulate integrated models of farming and agro-ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+                <w:t xml:space="preserve">Patrick P. Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon de Givry</w:t>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39, pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ro/2013032⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024641v1</w:t>
+                <w:t xml:space="preserve">hal-01001118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of growth uncertainties associated with climate change for stand management</w:t>
               </w:r>
@@ -3784,523 +3784,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen-derived mechanical cues regulate the spatio-temporal implementation of plant defense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Léger</w:t>
+                <w:t xml:space="preserve">The french INRIA- INRAE White Book “Agriculture and digital technologies” - Coupling digitalization and agroecology to design more sustainable and resilient food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International plant biomechanics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">NARO 2022 - 2. International Symposium on Food and Health “Global Food Security and Human Health -Toward Transforming the Food System with Advanced Technology-”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716772v1</w:t>
+                <w:t xml:space="preserve">hal-03900024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How repeated acoustic stimuli increase Arabidopsis resistance to the necrotrophic fungus Sclerotinia sclerotiorum?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Hadj Amor</w:t>
+                <w:t xml:space="preserve">Multiscale modeling of the plant immune response to necrotrophic fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International plant biomechanics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling of Plant Growth, Pattern Formation and Actuation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Oaxaca, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716740v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The french INRIA- INRAE White Book “Agriculture and digital technologies” - Coupling digitalization and agroecology to design more sustainable and resilient food systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Pathogen-derived mechanical cues regulate the spatio-temporal implementation of plant defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NARO 2022 - 2. International Symposium on Food and Health “Global Food Security and Human Health -Toward Transforming the Food System with Advanced Technology-”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Online, Japan</w:t>
+              <w:t xml:space="preserve">10th International plant biomechanics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900024v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of the plant immune response to necrotrophic fungi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
+                <w:t xml:space="preserve">How repeated acoustic stimuli increase Arabidopsis resistance to the necrotrophic fungus Sclerotinia sclerotiorum?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Hadj Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khafif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raffaele</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling of Plant Growth, Pattern Formation and Actuation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Oaxaca, Mexico</w:t>
+              <w:t xml:space="preserve">10th International plant biomechanics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844038v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes et TIC : la médiatisation numérique du végétal permet-elle le développement de pratiques agroécologiques ?</w:t>
               </w:r>
@@ -5390,103 +5390,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution du problème d'allocation de cultures par satisfaction de contraintes pondérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
@@ -5515,103 +5515,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution du problème d’allocation de culture par satisfaction de contraintes pondérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Francophones de Programmation par Contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Toulouse, France. 358 p</w:t>
@@ -5735,103 +5735,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weighted CSP approach for solving spatio-temporal farm planning problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Workshop on Preferences and Soft Constraints Soft 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Perugia, Italy</w:t>
@@ -5860,90 +5860,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a deliberative agent system based on DEVS formalism for application in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6070,467 +6070,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling crop allocation decision making processes to simulate dynamics of agricultural land uses at farm and landscape level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dury</w:t>
+                <w:t xml:space="preserve">RECORD: a new software platform to model and simulate cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Schaller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+              <w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197800v1</w:t>
+                <w:t xml:space="preserve">hal-01173217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle DEVS d’agent intelligent : application à la conduite des systèmes de culture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Modelling crop allocation decision making processes to simulate dynamics of agricultural land uses at farm and landscape level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage pour la conduite des systèmes. JFPDA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. 10 p</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458544v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECORD: a new software platform to model and simulate cropping systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+                <w:t xml:space="preserve">Un modèle DEVS d’agent intelligent : application à la conduite des systèmes de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Gary</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage pour la conduite des systèmes. JFPDA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173217v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying cropping system management by simulation: the record platform project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6611,51 +6611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7508,103 +7508,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture and Digital Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.1-185, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/wmkb-ty56-en⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7631,103 +7631,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRIA, pp.1-195, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/wmkb-ty56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7864,1767 +7864,1918 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis de demain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+                <w:t xml:space="preserve">Chapitre 4 - Aider à la décision avec le numérique via la modélisation, la simulation et l’intégration de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel (coordination scientifique), Karine Gauche (coordination scientifique), Martha-Lucia Enriquez (coordination scientifique), Nathalie Lyon-Caen (coordination scientifique), Vincent Martin (préface). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg --</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-78, 2026, Collection : Update Sciences &amp; technologies, 978-2-7592-4255-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609537v1</w:t>
+                <w:t xml:space="preserve">hal-05577964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révolution numérique : enjeux de formation des chercheurs et ingénieurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les défis de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Techniques en agriculture : GOUVERNER POUR TRANSFORMER</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.237-243, 2022, Colloque de Cerisy : sciences, techniques et agricultures, 978-2-35671-845-7</w:t>
+              <w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRIA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.120-143, 2022, Livre blanc INRIA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195680v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations and state of play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.30-75, 2022, White book Inrira, 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondements et état de l'art</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La révolution numérique : enjeux de formation des chercheurs et ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Brossard Ludovic (ed.); Garcia Frédérick (ed.); Mitton Nathalie (ed.); Terrier Alexandre (ed.). </w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Goulet; P. Caron; B.Hubert; Pierre-Benoît JOLY (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et numérique : un Livre Blanc d’Inria et INRAE pour construire les bases d’une agriculture numérique responsable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, INRIA; INRAE, pp.32-82, 2022, Livre blanc / INRIA</w:t>
+              <w:t xml:space="preserve">Sciences et Techniques en agriculture : GOUVERNER POUR TRANSFORMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.237-243, 2022, Colloque de Cerisy : sciences, techniques et agricultures, 978-2-35671-845-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179231v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for the future</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Fondements et état de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Brossard Ludovic (ed.); Garcia Frédérick (ed.); Mitton Nathalie (ed.); Terrier Alexandre (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, pp.112-134, 2022, White book Inria, 978-2-7261-1310-3</w:t>
+              <w:t xml:space="preserve">Agriculture et numérique : un Livre Blanc d’Inria et INRAE pour construire les bases d’une agriculture numérique responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, INRIA; INRAE, pp.32-82, 2022, Livre blanc / INRIA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667491v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, White book (6), </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Agriculture and Digital technology, ISBN 978-2-7261-1310-3</w:t>
+              <w:t xml:space="preserve">, 6, pp.112-134, 2022, White book Inria, 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609504v2</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de dispositifs numériques sur les relations aux plantes en agriculture : une exploration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Prados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chambaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Digitales. Ordre numérique et désordre digital.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, Garnier, pp.95-112, 2021, 978-2-406-14568-4</w:t>
+              <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, White book (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRIA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Agriculture and Digital technology, ISBN 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975237v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609504v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des agroéquipements et du numérique à l'agroécologie : renforcer la prise en considération du vivant</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">INRAE. </w:t>
+                <w:t xml:space="preserve">L'influence de dispositifs numériques sur les relations aux plantes en agriculture : une exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Cormerais; Jacques Athanase Gilbert; Armen Khatchatourov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroécologie : des recherches pour la transition des filières et des territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes Digitales. Ordre numérique et désordre digital.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Garnier, pp.95-112, 2021, 978-2-406-14568-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions QUAE</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04559032v1</w:t>
+                <w:t xml:space="preserve">hal-03975237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle contribution des agroéquipements et du numérique à l’agroéocologie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Contribution des agroéquipements et du numérique à l'agroécologie : renforcer la prise en considération du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caquet, Thierry Gascuel, Chantal Tixier-Boichard, Michèle. </w:t>
+              <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t>
+              <w:t xml:space="preserve">Agroécologie : des recherches pour la transition des filières et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.81-94, 2020, 978-2-7592-3129-4</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions QUAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-93, 2020, Matière à débattre et décider, 978-2-7592-3129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929458v1</w:t>
+                <w:t xml:space="preserve">hal-04559032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation de l'interaction entre processus décisionnels et processus biophysiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Quelle contribution des agroéquipements et du numérique à l’agroéocologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caquet, Thierry Gascuel, Chantal Tixier-Boichard, Michèle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concevoir et construire la décision :démarches en agricultures, agroalimentaire et espace rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t>
+              <w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quæ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-94, 2020, 978-2-7592-3129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822677v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipation et pilotage de l'irrigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Carreras</w:t>
+                <w:t xml:space="preserve">Formalisation de l'interaction entre processus décisionnels et processus biophysiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concevoir et construire la décision : Démarches en agriculture, agroalimentaire et espace rural</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t>
+              <w:t xml:space="preserve">Concevoir et construire la décision :démarches en agricultures, agroalimentaire et espace rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820276v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transfert d'herbicides dans un bassin versant pour la maîtrise de la qualité des eaux</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anticipation et pilotage de l'irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concevoir et construire la décision - Démarches en agriculture, agroalimentaire et espace rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.41-52, 2009, 978-2-7592-0365-9</w:t>
+              <w:t xml:space="preserve">Concevoir et construire la décision : Démarches en agriculture, agroalimentaire et espace rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, octobre 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00476815v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising irrigation management at the plot scale to participate at the regional scale water resource management</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du transfert d'herbicides dans un bassin versant pour la maîtrise de la qualité des eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Falchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quae éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics on system analysis and integrated water resources management</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Concevoir et construire la décision - Démarches en agriculture, agroalimentaire et espace rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.41-52, 2009, 978-2-7592-0365-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818071v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00476815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing and optimizing management decisions with crop models</w:t>
+                <w:t xml:space="preserve">Optimising irrigation management at the plot scale to participate at the regional scale water resource management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Wallach</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working with dynamic crop models : Evaluation, Analysis, Parameterization, and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topics on system analysis and integrated water resources management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 978-0-08-044967-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-008044967-8/50007-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813756v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representing and optimizing management decisions with crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Working with dynamic crop models : Evaluation, Analysis, Parameterization, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2006, 0-444-52135-6 978-0-444-52135-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9666,51 +9817,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGR Handbook of Agricultural Engineering : Vol 6 Information technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9720,65 +9871,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Package MDPtoolbox R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iadine Chades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9812,51 +9963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9866,269 +10017,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Out of sight, out of mind”. The antagonistic role of the transcriptional memory associated with repeated acoustic stimuli on the priming of plant defense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Hadj-Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kovacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overt and covert paths for sound in the auditory system of mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Béard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.F. Descouens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J.S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10138,265 +10289,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l'usage de l'IA générative pour les métiers de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria. 2025, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on the Use of Generative AI for Research Professions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10406,51 +10557,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDPtoolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iadine Chadès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10459,104 +10610,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10703,51 +10854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballestero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0227" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ahmed Midingoyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fumagalli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105055" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962262v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Athanasiadis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaa007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Armand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0457" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/public_00002_1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/R84IA5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hoch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chad&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00888" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury Dury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Reynaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.04.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWJRQZQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljusk Ola Eriksson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Backeus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-011-0591-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8DHPJM39-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peder Wikstr&#246;m" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Blennow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0522-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MXC4X04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crespo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-009-0040-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744319v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0503-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tortrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.12.02" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.06.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G6V079S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2010.05.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q19BHZS7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.07.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544122v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.06.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CPVPL90-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chatelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002071" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin Clouaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687873v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Attonaty" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716725v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gril" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S&#233;cail-G&#233;raud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716772v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716740v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Hadj Amor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844038v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718904v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866840v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736029v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788093v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594777v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173333v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739614v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dayd&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Couture" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748832v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809833v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210079v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458552v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752972v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Paul Forsell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197800v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173261v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511101v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765619v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767981v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765024v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765074v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56-en" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887646v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458049v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chanel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195680v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/sciences-techniques-agricultures-pub2022/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609504v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chambaz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975237v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559032v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929458v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822677v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820276v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/37220.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476815v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Falchier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818071v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science?_ob=ArticleURL&amp;amp;_udi=B8K6K-4PPX1VR-4&amp;amp;_user=4296857&amp;amp;_coverDate=10%2F11%2F2007&amp;amp;_alid=1425381494&amp;amp;_rdoc=2&amp;amp;_fmt=high&amp;amp;_orig=search&amp;amp;_cdi=44233&amp;amp;_sort=r&amp;amp;_st=4&amp;amp;_docanchor=&amp;amp;_ct=17&amp;amp;_acct=C000012518&amp;amp;_version=1&amp;amp;_urlVersion=0&amp;amp;_userid=4296857&amp;amp;md5=5b5b884d1d339798dd8342a1966f702a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044967-8/50007-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813756v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812868v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603089v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chades" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715352v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Hadj-Amor" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kovacic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788752v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Auriol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome B&#233;ard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Descouens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.S. Durand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799565v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballestero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0227" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ahmed Midingoyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fumagalli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105055" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962262v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Athanasiadis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaa007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Armand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0457" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/public_00002_1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/R84IA5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hoch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chad&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00888" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury Dury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Reynaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.04.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWJRQZQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljusk Ola Eriksson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Backeus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-011-0591-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8DHPJM39-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peder Wikstr&#246;m" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Blennow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0522-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MXC4X04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crespo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-009-0040-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744319v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0503-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tortrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.12.02" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.06.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G6V079S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2010.05.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q19BHZS7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.07.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544122v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.06.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CPVPL90-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chatelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002071" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin Clouaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687873v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Attonaty" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716725v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gril" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S&#233;cail-G&#233;raud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844038v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716740v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Hadj Amor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718904v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866840v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736029v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788093v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594777v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173333v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739614v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dayd&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Couture" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748832v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809833v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210079v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458552v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752972v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Paul Forsell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197800v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458544v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173261v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511101v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765619v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767981v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765024v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765074v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56-en" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887646v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458049v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chanel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195680v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/sciences-techniques-agricultures-pub2022/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609504v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chambaz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975237v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559032v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929458v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822677v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820276v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/37220.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476815v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Falchier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science?_ob=ArticleURL&amp;amp;_udi=B8K6K-4PPX1VR-4&amp;amp;_user=4296857&amp;amp;_coverDate=10%2F11%2F2007&amp;amp;_alid=1425381494&amp;amp;_rdoc=2&amp;amp;_fmt=high&amp;amp;_orig=search&amp;amp;_cdi=44233&amp;amp;_sort=r&amp;amp;_st=4&amp;amp;_docanchor=&amp;amp;_ct=17&amp;amp;_acct=C000012518&amp;amp;_version=1&amp;amp;_urlVersion=0&amp;amp;_userid=4296857&amp;amp;md5=5b5b884d1d339798dd8342a1966f702a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044967-8/50007-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813756v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812868v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603089v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chades" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715352v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Hadj-Amor" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kovacic" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788752v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Auriol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome B&#233;ard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Descouens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.S. Durand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799565v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>