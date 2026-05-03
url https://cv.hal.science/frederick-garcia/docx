--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -312,3254 +312,3345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen-derived mechanical cues potentiate the spatio-temporal implementation of plant defense</w:t>
+                <w:t xml:space="preserve">Dispositifs numériques en productions végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Léger</w:t>
+                <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-022-01495-w⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (9), pp.227-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17650-3.p.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957987v2</w:t>
+                <w:t xml:space="preserve">hal-05591052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop2ML: An open-source multi-language modeling framework for the exchange and reuse of crop model components</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helene Raynal</w:t>
+                <w:t xml:space="preserve">Pathogen-derived mechanical cues potentiate the spatio-temporal implementation of plant defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105055⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-022-01495-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231805v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of process-based models: automatic transformation into many programming languages and simulation platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Crop2ML: An open-source multi-language modeling framework for the exchange and reuse of crop model components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Enders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Fumagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in silico Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diaa007⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, pp.#105055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962262v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une écologie perceptive hors de l’humain</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reuse of process-based models: automatic transformation into many programming languages and simulation platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis N. Athanasiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Donatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Enders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0457⟩</w:t>
+              <w:t xml:space="preserve">in silico Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.diaa007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diaa007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923036v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches to Biometrics in Experimental Sound Art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erin Gee</w:t>
+                <w:t xml:space="preserve">Une écologie perceptive hors de l’humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PUBLIC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1386/public_00002_1⟩</w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (4), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923004v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critique de l'ouvrage « Pourquoi la société ne se laisse pas mettre en équations », De Pablo Jensen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederick Garcia</w:t>
+                <w:t xml:space="preserve">Approaches to Biometrics in Experimental Sound Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Gee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PUBLIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (60), pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/public_00002_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620471v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former ensemble doctorants et encadrants à l’Inra, un institut de recherche pluridisciplinaire et finalisé</w:t>
+                <w:t xml:space="preserve">Critique de l'ouvrage « Pourquoi la société ne se laisse pas mettre en équations », De Pablo Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (3), pp.327-335. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621799v1</w:t>
+                <w:t xml:space="preserve">hal-02620471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupe Sciences en questions : un espace de réflexion sur les sciences à l’Inra</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Former ensemble doctorants et encadrants à l’Inra, un institut de recherche pluridisciplinaire et finalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Donnars</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26 (3), pp.320-327. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2018046⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.327-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02618170v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données à partager, valeurs à créer dans l’économie numérique.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le groupe Sciences en questions : un espace de réflexion sur les sciences à l’Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe Sciences en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boistard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cussenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/R84IA5⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.320-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01953365v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDEN, an innovative training programme in a French research institute to develop reflexivity in the PhD student – supervisor(s) system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Données à partager, valeurs à créer dans l’économie numérique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Education Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/R84IA5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606474v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDPtoolbox: a multi-platform toolbox to solve stochastic dynamic programming problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EDEN, an innovative training programme in a French research institute to develop reflexivity in the PhD student – supervisor(s) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iadine Chadès</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dany Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Doctoral Education Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Spring 2017, pp.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631147v1</w:t>
+                <w:t xml:space="preserve">hal-01606474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cropping-plan decision-making on irrigated crop farms: A spatio-temporal analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dury Dury</w:t>
+                <w:t xml:space="preserve">MDPtoolbox: a multi-platform toolbox to solve stochastic dynamic programming problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iadine Chadès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.04.008⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Online: 14 JUL 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.00888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644542v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Crop Allocation Problem using Hard and Soft Constraints</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cropping-plan decision-making on irrigated crop farms: A spatio-temporal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dury Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ro/2013032⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024641v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open platform to build, evaluate and simulate integrated models of farming and agro-ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Makowski</w:t>
+                <w:t xml:space="preserve">Solving the Crop Allocation Problem using Hard and Soft Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.011⟩</w:t>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (2), pp.151-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/2013032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001118v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of growth uncertainties associated with climate change for stand management</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An open platform to build, evaluate and simulate integrated models of farming and agro-ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10342-011-0591-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39, pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649696v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of the risk of wind damage in forestry: a graph-based Markov decision process approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implications of growth uncertainties associated with climate change for stand management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljusk Ola Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Backeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-009-0522-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (4), pp.1199 - 1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10342-011-0591-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833150v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2 hierarchical decomposition procedure: application to irrigation strategies design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Management of the risk of wind damage in forestry: a graph-based Markov decision process approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicklas Forsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peder Wikström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Blennow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12351-009-0040-z⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 190 (1), pp.57-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-009-0522-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745693v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2q hierarchical decomposition algorithm for quantile optimization : application to irrigation strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Simulating the effect of techniques and environmental constraints on the spatio-temporal distribution of herbicide applications and stream losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tortrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-008-0503-2⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 140, pp.382-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2010.12.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744319v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the effect of techniques and environmental constraints on the spatio-temporal distribution of herbicide applications and stream losses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">P2 hierarchical decomposition procedure: application to irrigation strategies design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 140, pp.382-394. </w:t>
+              <w:t xml:space="preserve">Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.19-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2010.12.02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12351-009-0040-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618448v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing crop management systems by simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">P2q hierarchical decomposition algorithm for quantile optimization : application to irrigation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2009.06.001⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 190 (1), pp.375-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-008-0503-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173176v1</w:t>
+                <w:t xml:space="preserve">hal-00744319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it worth using short-term weather forecasts for irrigation management ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Designing crop management systems by simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 33 (3), pp.175-181. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 32 (1), pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2009.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2010.05.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661321v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective optimization subject to uncertainty: Application to irrigation strategy management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederick Garcia</w:t>
+                <w:t xml:space="preserve">Is it worth using short-term weather forecasts for irrigation management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (3), pp.175-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2010.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2010.07.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00808372v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision-oriented model to evaluate the effect of land use and agricultural management on herbicide contamination in stream water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aurousseau</w:t>
+                <w:t xml:space="preserve">Multiobjective optimization subject to uncertainty: Application to irrigation strategy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2009.06.002⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (1), pp.Pages 145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2010.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544122v1</w:t>
+                <w:t xml:space="preserve">hal-00808372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method for the sustainable management of wheat crops: exploration by simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A decision-oriented model to evaluate the effect of land use and agricultural management on herbicide contamination in stream water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro:2007014⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (12), pp.1433-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2009.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197705v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophysical dairy farm model to evaluate rotational grazing management strategies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+                <w:t xml:space="preserve">A novel method for the sustainable management of wheat crops: exploration by simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro:2002071⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (4), pp.337-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2007014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886164v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling management operations in agricultural production simulators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A biophysical dairy farm model to evaluate rotational grazing management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">. Inra</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Engineering International : The CIGR e-journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (2), pp.105-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2002071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670296v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeling management operations in agricultural production simulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Engineering International : The CIGR e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2, pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interactive simulation modeling in farm decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 22 (2-3), pp.157-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3569,51 +3660,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du soin à l’assujettissement : utilisation d’un dispositif sonore en productions végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3629,694 +3720,694 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New perspectives in plant ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université libre de Bruxelles, May 2024, Brussels, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good vibrations. Some analytical advances on leaf vibration analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sécail-Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th international plant biomechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The french INRIA- INRAE White Book “Agriculture and digital technologies” - Coupling digitalization and agroecology to design more sustainable and resilient food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NARO 2022 - 2. International Symposium on Food and Health “Global Food Security and Human Health -Toward Transforming the Food System with Advanced Technology-”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of the plant immune response to necrotrophic fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Modeling of Plant Growth, Pattern Formation and Actuation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Oaxaca, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen-derived mechanical cues regulate the spatio-temporal implementation of plant defense</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">How repeated acoustic stimuli increase Arabidopsis resistance to the necrotrophic fungus Sclerotinia sclerotiorum?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Hadj Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khafif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aroune Duclos</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International plant biomechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716772v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How repeated acoustic stimuli increase Arabidopsis resistance to the necrotrophic fungus Sclerotinia sclerotiorum?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Hadj Amor</w:t>
+                <w:t xml:space="preserve">Pathogen-derived mechanical cues regulate the spatio-temporal implementation of plant defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khafif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International plant biomechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716740v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes et TIC : la médiatisation numérique du végétal permet-elle le développement de pratiques agroécologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4332,3032 +4423,3032 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER "Agriculture et numérique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; #DigitAg, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen-derived mechanical cues regulate the spatio-temporal implementation of plant defense through microtubules reorganization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 31st International Conference on Arabidopsis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture... Ce qui change avec le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Cerisy – Sciences, Techniques et Agricultures Atelier 3 : Nouvelles formes d'organisation de la recherche et de l'innovation dans un monde globalisé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l’intelligence professionnelle en recherche : des situations de travail des doctorants et encadrants à un dispositif de formation pour favoriser la réussite de leurs apprentissages croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque International de didactique Professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CROP2ML: a crop modeling metalanguage shared between different crop simulation platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEB Annual Meeting (SEB 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Experimental Biology, Jul 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thigmoimmunity: mechanical signals prime the quantitative disease resistance of plant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Plant Biomechanics Conference. PlantBiomech 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing reflexivity in the PhD student – supervisor(s) system: An innovative training programme in a French research institute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Developments in Doctoral Education &amp; Training (ICDDET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Stratford-upon-Avon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage par renforcement pour l’optimisation de la conduite de culture du colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Journées Francophones Planification, Décision, Apprentissage pour la conduite de système - JFPDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Liège, Belgique. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating operational decision-making in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Daydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Congress on Environmental Modelling and Software (IEMSS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECORD: an open platform to build, evaluate and simulate integrated models of farming and agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution du problème d'allocation de cultures par satisfaction de contraintes pondérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution du problème d’allocation de culture par satisfaction de contraintes pondérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Francophones de Programmation par Contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Toulouse, France. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record: an integrated platform for agro-ecosystems study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Agronomy (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Sociological Association (ESA). Paris, FRA., Aug 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weighted CSP approach for solving spatio-temporal farm planning problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Workshop on Preferences and Soft Constraints Soft 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a deliberative agent system based on DEVS formalism for application in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Summer Simulation Multiconference (SummerSim'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning for spatial processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicklas Paul Forsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. World IMACS Congress and MODSIM09. International Congress on Modelling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Cairns, Australia. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECORD: a new software platform to model and simulate cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling crop allocation decision making processes to simulate dynamics of agricultural land uses at farm and landscape level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle DEVS d’agent intelligent : application à la conduite des systèmes de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage pour la conduite des systèmes. JFPDA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying cropping system management by simulation: the record platform project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2007 : an International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing crop management systems by simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human side of agricultural production management: the missing focus in simulation approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Modelling and Simulation (MODSIM05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A machine learning approach for evaluating the impact of land use and management practices on streamwater pollution by pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODSIM'05 (International Congress on Modelling and Simulation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Modelling and Simulation Society of Australia and New Zealand Inc. (MSSANZ). Canberra, AUS., 2005, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00511101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DSS for rotational grazing management: simulating both the biophysical and decision making processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on modelling and simulation(MODSIM 99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Hamilton, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEPATOU: a decision support system for the management of rotational grazing in a dairy production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFITA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing and simulating a rotational grazing strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Conference on Information Technology in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possibilistic approach to planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Congress on Intelligent Techniques and Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7367,124 +7458,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record: an integrated framework to build, evaluate and simulate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France. , 2010, Proceedings of Agro2010 - the XIth ESA Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7494,393 +7585,393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture and Digital Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.1-185, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/wmkb-ty56-en⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRIA, pp.1-195, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/wmkb-ty56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887646v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Doutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Elfallah-Seghrouchni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7890,965 +7981,965 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4 - Aider à la décision avec le numérique via la modélisation, la simulation et l’intégration de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Aleksovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Tarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Bellon-Maurel (coordination scientifique), Karine Gauche (coordination scientifique), Martha-Lucia Enriquez (coordination scientifique), Nathalie Lyon-Caen (coordination scientifique), Vincent Martin (préface). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg --</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-78, 2026, Collection : Update Sciences &amp; technologies, 978-2-7592-4255-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.120-143, 2022, Livre blanc INRIA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations and state of play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRIA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.30-75, 2022, White book Inrira, 978-2-7261-1310-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révolution numérique : enjeux de formation des chercheurs et ingénieurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fondements et état de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">F. Goulet; P. Caron; B.Hubert; Pierre-Benoît JOLY (dir.). </w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Brossard Ludovic (ed.); Garcia Frédérick (ed.); Mitton Nathalie (ed.); Terrier Alexandre (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Techniques en agriculture : GOUVERNER POUR TRANSFORMER</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.237-243, 2022, Colloque de Cerisy : sciences, techniques et agricultures, 978-2-35671-845-7</w:t>
+              <w:t xml:space="preserve">Agriculture et numérique : un Livre Blanc d’Inria et INRAE pour construire les bases d’une agriculture numérique responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, INRIA; INRAE, pp.32-82, 2022, Livre blanc / INRIA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195680v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondements et état de l'art</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La révolution numérique : enjeux de formation des chercheurs et ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Brossard Ludovic (ed.); Garcia Frédérick (ed.); Mitton Nathalie (ed.); Terrier Alexandre (ed.). </w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Goulet; P. Caron; B.Hubert; Pierre-Benoît JOLY (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et numérique : un Livre Blanc d’Inria et INRAE pour construire les bases d’une agriculture numérique responsable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, INRIA; INRAE, pp.32-82, 2022, Livre blanc / INRIA</w:t>
+              <w:t xml:space="preserve">Sciences et Techniques en agriculture : GOUVERNER POUR TRANSFORMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.237-243, 2022, Colloque de Cerisy : sciences, techniques et agricultures, 978-2-35671-845-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179231v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, pp.112-134, 2022, White book Inria, 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Prados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chambaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, White book (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Agriculture and Digital technology, ISBN 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609504v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de dispositifs numériques sur les relations aux plantes en agriculture : une exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8868,1000 +8959,1000 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Cormerais; Jacques Athanase Gilbert; Armen Khatchatourov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Digitales. Ordre numérique et désordre digital.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Garnier, pp.95-112, 2021, 978-2-406-14568-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des agroéquipements et du numérique à l'agroécologie : renforcer la prise en considération du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroécologie : des recherches pour la transition des filières et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-93, 2020, Matière à débattre et décider, 978-2-7592-3129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution des agroéquipements et du numérique à l’agroéocologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caquet, Thierry Gascuel, Chantal Tixier-Boichard, Michèle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quæ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-94, 2020, 978-2-7592-3129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation de l'interaction entre processus décisionnels et processus biophysiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concevoir et construire la décision :démarches en agricultures, agroalimentaire et espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation et pilotage de l'irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concevoir et construire la décision : Démarches en agriculture, agroalimentaire et espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, octobre 2009, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du transfert d'herbicides dans un bassin versant pour la maîtrise de la qualité des eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Falchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concevoir et construire la décision - Démarches en agriculture, agroalimentaire et espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.41-52, 2009, 978-2-7592-0365-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00476815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising irrigation management at the plot scale to participate at the regional scale water resource management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics on system analysis and integrated water resources management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 978-0-08-044967-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-008044967-8/50007-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing and optimizing management decisions with crop models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wallach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working with dynamic crop models : Evaluation, Analysis, Parameterization, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2006, 0-444-52135-6 978-0-444-52135-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGR Handbook of Agricultural Engineering : Vol 6 Information technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9871,143 +9962,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Package MDPtoolbox R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iadine Chades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10017,269 +10108,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Out of sight, out of mind”. The antagonistic role of the transcriptional memory associated with repeated acoustic stimuli on the priming of plant defense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Hadj-Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kovacic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overt and covert paths for sound in the auditory system of mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Béard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.F. Descouens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J.S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10289,265 +10380,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l'usage de l'IA générative pour les métiers de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria. 2025, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on the Use of Generative AI for Research Professions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10557,157 +10648,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDPtoolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iadine Chadès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId284"/>
+      <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10854,51 +10945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballestero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0227" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ahmed Midingoyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fumagalli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105055" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962262v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Athanasiadis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaa007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Armand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0457" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/public_00002_1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/R84IA5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hoch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chad&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00888" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury Dury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Reynaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.04.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWJRQZQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljusk Ola Eriksson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Backeus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-011-0591-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8DHPJM39-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peder Wikstr&#246;m" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Blennow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0522-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MXC4X04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crespo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-009-0040-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744319v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0503-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tortrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.12.02" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.06.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G6V079S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2010.05.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q19BHZS7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.07.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544122v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.06.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CPVPL90-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chatelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002071" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin Clouaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687873v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Attonaty" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716725v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gril" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S&#233;cail-G&#233;raud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844038v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716740v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Hadj Amor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718904v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866840v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736029v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788093v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594777v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173333v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739614v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dayd&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Couture" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748832v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809833v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210079v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458552v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752972v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Paul Forsell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197800v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458544v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173261v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511101v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765619v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767981v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765024v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765074v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56-en" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887646v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458049v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chanel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195680v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/sciences-techniques-agricultures-pub2022/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609504v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chambaz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975237v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559032v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929458v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822677v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820276v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/37220.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476815v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Falchier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science?_ob=ArticleURL&amp;amp;_udi=B8K6K-4PPX1VR-4&amp;amp;_user=4296857&amp;amp;_coverDate=10%2F11%2F2007&amp;amp;_alid=1425381494&amp;amp;_rdoc=2&amp;amp;_fmt=high&amp;amp;_orig=search&amp;amp;_cdi=44233&amp;amp;_sort=r&amp;amp;_st=4&amp;amp;_docanchor=&amp;amp;_ct=17&amp;amp;_acct=C000012518&amp;amp;_version=1&amp;amp;_urlVersion=0&amp;amp;_userid=4296857&amp;amp;md5=5b5b884d1d339798dd8342a1966f702a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044967-8/50007-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813756v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812868v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603089v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chades" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715352v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Hadj-Amor" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kovacic" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788752v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Auriol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome B&#233;ard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Descouens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.S. Durand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799565v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballestero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0227" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Javelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ahmed Midingoyi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fumagalli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Athanasiadis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaa007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Armand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0457" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/public_00002_1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/R84IA5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hoch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chad&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00888" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury Dury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Reynaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.04.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWJRQZQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024641v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013032" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljusk Ola Eriksson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Backeus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-011-0591-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8DHPJM39-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peder Wikstr&#246;m" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Blennow" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0522-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MXC4X04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tortrat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.12.02" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crespo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-009-0040-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0503-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.06.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G6V079S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661321v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2010.05.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q19BHZS7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808372v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.07.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544122v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.06.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CPVPL90-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197705v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chatelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002071" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin Clouaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Attonaty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gril" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S&#233;cail-G&#233;raud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900024v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844038v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716740v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Hadj Amor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716772v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866840v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736029v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981423v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594777v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dayd&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Couture" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809833v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210079v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747837v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458609v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458552v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752972v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Paul Forsell" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197800v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458544v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173179v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173261v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763023v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511101v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765619v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765024v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765074v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752597v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604970v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56-en" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887646v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chanel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195680v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/sciences-techniques-agricultures-pub2022/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609504v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chambaz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975237v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929458v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822677v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820276v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/37220.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476815v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Falchier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818071v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science?_ob=ArticleURL&amp;amp;_udi=B8K6K-4PPX1VR-4&amp;amp;_user=4296857&amp;amp;_coverDate=10%2F11%2F2007&amp;amp;_alid=1425381494&amp;amp;_rdoc=2&amp;amp;_fmt=high&amp;amp;_orig=search&amp;amp;_cdi=44233&amp;amp;_sort=r&amp;amp;_st=4&amp;amp;_docanchor=&amp;amp;_ct=17&amp;amp;_acct=C000012518&amp;amp;_version=1&amp;amp;_urlVersion=0&amp;amp;_userid=4296857&amp;amp;md5=5b5b884d1d339798dd8342a1966f702a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044967-8/50007-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813756v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812868v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603089v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chades" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715352v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Hadj-Amor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kovacic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788752v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Auriol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome B&#233;ard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Descouens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.S. Durand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>