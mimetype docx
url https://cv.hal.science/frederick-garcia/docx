--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -312,3345 +312,3254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs numériques en productions végétales</w:t>
+                <w:t xml:space="preserve">Pathogen-derived mechanical cues potentiate the spatio-temporal implementation of plant defense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Javelle</w:t>
+                <w:t xml:space="preserve">Ophélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17650-3.p.0227⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-022-01495-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05591052v1</w:t>
+                <w:t xml:space="preserve">hal-03957987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen-derived mechanical cues potentiate the spatio-temporal implementation of plant defense</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Crop2ML: An open-source multi-language modeling framework for the exchange and reuse of crop model components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Enders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Fumagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-022-01495-w⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, pp.#105055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957987v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop2ML: An open-source multi-language modeling framework for the exchange and reuse of crop model components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reuse of process-based models: automatic transformation into many programming languages and simulation platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis N. Athanasiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Donatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andreas Enders</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105055⟩</w:t>
+              <w:t xml:space="preserve">in silico Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.diaa007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diaa007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231805v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of process-based models: automatic transformation into many programming languages and simulation platforms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une écologie perceptive hors de l’humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in silico Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diaa007⟩</w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (4), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962262v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une écologie perceptive hors de l’humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Armand</w:t>
+                <w:t xml:space="preserve">Approaches to Biometrics in Experimental Sound Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Gee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0457⟩</w:t>
+              <w:t xml:space="preserve">PUBLIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (60), pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/public_00002_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923036v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches to Biometrics in Experimental Sound Art</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+                <w:t xml:space="preserve">Critique de l'ouvrage « Pourquoi la société ne se laisse pas mettre en équations », De Pablo Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PUBLIC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923004v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critique de l'ouvrage « Pourquoi la société ne se laisse pas mettre en équations », De Pablo Jensen</w:t>
+                <w:t xml:space="preserve">Former ensemble doctorants et encadrants à l’Inra, un institut de recherche pluridisciplinaire et finalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Garcia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.327-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620471v1</w:t>
+                <w:t xml:space="preserve">hal-02621799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former ensemble doctorants et encadrants à l’Inra, un institut de recherche pluridisciplinaire et finalisé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Le groupe Sciences en questions : un espace de réflexion sur les sciences à l’Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe Sciences en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boistard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cussenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (3), pp.327-335. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2019049⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.320-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02621799v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupe Sciences en questions : un espace de réflexion sur les sciences à l’Inra</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Données à partager, valeurs à créer dans l’économie numérique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2018046⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/R84IA5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02618170v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données à partager, valeurs à créer dans l’économie numérique.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EDEN, an innovative training programme in a French research institute to develop reflexivity in the PhD student – supervisor(s) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Doctoral Education Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Spring 2017, pp.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953365v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDEN, an innovative training programme in a French research institute to develop reflexivity in the PhD student – supervisor(s) system</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MDPtoolbox: a multi-platform toolbox to solve stochastic dynamic programming problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Hoch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iadine Chadès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Education Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Online: 14 JUL 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.00888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606474v1</w:t>
+                <w:t xml:space="preserve">hal-02631147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDPtoolbox: a multi-platform toolbox to solve stochastic dynamic programming problems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solving the Crop Allocation Problem using Hard and Soft Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.00888⟩</w:t>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (2), pp.151-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/2013032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631147v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cropping-plan decision-making on irrigated crop farms: A spatio-temporal analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">An open platform to build, evaluate and simulate integrated models of farming and agro-ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.04.008⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39, pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02644542v1</w:t>
+                <w:t xml:space="preserve">hal-01001118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Crop Allocation Problem using Hard and Soft Constraints</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cropping-plan decision-making on irrigated crop farms: A spatio-temporal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dury Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ro/2013032⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024641v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open platform to build, evaluate and simulate integrated models of farming and agro-ecosystems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implications of growth uncertainties associated with climate change for stand management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljusk Ola Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Backeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (4), pp.1199 - 1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10342-011-0591-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01001118v1</w:t>
+                <w:t xml:space="preserve">hal-02649696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of growth uncertainties associated with climate change for stand management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
+                <w:t xml:space="preserve">P2 hierarchical decomposition procedure: application to irrigation strategies design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.19-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12351-009-0040-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10342-011-0591-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02649696v1</w:t>
+                <w:t xml:space="preserve">hal-00745693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of the risk of wind damage in forestry: a graph-based Markov decision process approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">P2q hierarchical decomposition algorithm for quantile optimization : application to irrigation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 190 (1), pp.57-74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-009-0522-7⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 190 (1), pp.375-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-008-0503-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00833150v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the effect of techniques and environmental constraints on the spatio-temporal distribution of herbicide applications and stream losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+                <w:t xml:space="preserve">Florent Tortrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 140, pp.382-394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2010.12.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2 hierarchical decomposition procedure: application to irrigation strategies design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of the risk of wind damage in forestry: a graph-based Markov decision process approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicklas Forsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peder Wikström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crespo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kristina Blennow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 190 (1), pp.57-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-009-0522-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12351-009-0040-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00745693v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2q hierarchical decomposition algorithm for quantile optimization : application to irrigation strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Designing crop management systems by simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-008-0503-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (1), pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2009.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744319v1</w:t>
+                <w:t xml:space="preserve">hal-01173176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing crop management systems by simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is it worth using short-term weather forecasts for irrigation management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 32 (1), pp.3-9. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 33 (3), pp.175-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2010.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2009.06.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01173176v1</w:t>
+                <w:t xml:space="preserve">hal-02661321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it worth using short-term weather forecasts for irrigation management ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
+                <w:t xml:space="preserve">Multiobjective optimization subject to uncertainty: Application to irrigation strategy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (1), pp.Pages 145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2010.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2010.05.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02661321v1</w:t>
+                <w:t xml:space="preserve">hal-00808372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective optimization subject to uncertainty: Application to irrigation strategy management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A decision-oriented model to evaluate the effect of land use and agricultural management on herbicide contamination in stream water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2010.07.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (12), pp.1433-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2009.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808372v1</w:t>
+                <w:t xml:space="preserve">hal-00544122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision-oriented model to evaluate the effect of land use and agricultural management on herbicide contamination in stream water</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A novel method for the sustainable management of wheat crops: exploration by simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (4), pp.337-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2007014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2009.06.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00544122v1</w:t>
+                <w:t xml:space="preserve">hal-01197705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method for the sustainable management of wheat crops: exploration by simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederick Garcia</w:t>
+                <w:t xml:space="preserve">A biophysical dairy farm model to evaluate rotational grazing management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro:2007014⟩</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (2), pp.105-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2002071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197705v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophysical dairy farm model to evaluate rotational grazing management strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Modeling management operations in agricultural production simulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agricultural Engineering International : The CIGR e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2, pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886164v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling management operations in agricultural production simulators</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive simulation modeling in farm decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Inra</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 22 (2-3), pp.157-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3660,51 +3569,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du soin à l’assujettissement : utilisation d’un dispositif sonore en productions végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3720,694 +3629,694 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New perspectives in plant ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université libre de Bruxelles, May 2024, Brussels, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good vibrations. Some analytical advances on leaf vibration analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sécail-Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Gril</w:t>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Sécail-Géraud</w:t>
+                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th international plant biomechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The french INRIA- INRAE White Book “Agriculture and digital technologies” - Coupling digitalization and agroecology to design more sustainable and resilient food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NARO 2022 - 2. International Symposium on Food and Health “Global Food Security and Human Health -Toward Transforming the Food System with Advanced Technology-”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of the plant immune response to necrotrophic fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Modeling of Plant Growth, Pattern Formation and Actuation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Oaxaca, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How repeated acoustic stimuli increase Arabidopsis resistance to the necrotrophic fungus Sclerotinia sclerotiorum?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Hadj Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khafif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International plant biomechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen-derived mechanical cues regulate the spatio-temporal implementation of plant defense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International plant biomechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes et TIC : la médiatisation numérique du végétal permet-elle le développement de pratiques agroécologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4423,3032 +4332,3032 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER "Agriculture et numérique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; #DigitAg, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen-derived mechanical cues regulate the spatio-temporal implementation of plant defense through microtubules reorganization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 31st International Conference on Arabidopsis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture... Ce qui change avec le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Cerisy – Sciences, Techniques et Agricultures Atelier 3 : Nouvelles formes d'organisation de la recherche et de l'innovation dans un monde globalisé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l’intelligence professionnelle en recherche : des situations de travail des doctorants et encadrants à un dispositif de formation pour favoriser la réussite de leurs apprentissages croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque International de didactique Professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CROP2ML: a crop modeling metalanguage shared between different crop simulation platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
+                <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+                <w:t xml:space="preserve">Davide Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEB Annual Meeting (SEB 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Experimental Biology, Jul 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thigmoimmunity: mechanical signals prime the quantitative disease resistance of plant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Plant Biomechanics Conference. PlantBiomech 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing reflexivity in the PhD student – supervisor(s) system: An innovative training programme in a French research institute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Developments in Doctoral Education &amp; Training (ICDDET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Stratford-upon-Avon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage par renforcement pour l’optimisation de la conduite de culture du colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Trépos</w:t>
+                <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Journées Francophones Planification, Décision, Apprentissage pour la conduite de système - JFPDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Liège, Belgique. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating operational decision-making in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Daydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Congress on Environmental Modelling and Software (IEMSS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECORD: an open platform to build, evaluate and simulate integrated models of farming and agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution du problème d'allocation de cultures par satisfaction de contraintes pondérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution du problème d’allocation de culture par satisfaction de contraintes pondérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Francophones de Programmation par Contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Toulouse, France. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record: an integrated platform for agro-ecosystems study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Agronomy (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Sociological Association (ESA). Paris, FRA., Aug 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weighted CSP approach for solving spatio-temporal farm planning problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Workshop on Preferences and Soft Constraints Soft 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a deliberative agent system based on DEVS formalism for application in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Summer Simulation Multiconference (SummerSim'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning for spatial processes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RECORD: a new software platform to model and simulate cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. World IMACS Congress and MODSIM09. International Congress on Modelling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Cairns, Australia. 7 p</w:t>
+              <w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752972v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECORD: a new software platform to model and simulate cropping systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Modelling crop allocation decision making processes to simulate dynamics of agricultural land uses at farm and landscape level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173217v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling crop allocation decision making processes to simulate dynamics of agricultural land uses at farm and landscape level</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Un modèle DEVS d’agent intelligent : application à la conduite des systèmes de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage pour la conduite des systèmes. JFPDA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197800v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle DEVS d’agent intelligent : application à la conduite des systèmes de culture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+                <w:t xml:space="preserve">Reinforcement learning for spatial processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicklas Paul Forsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage pour la conduite des systèmes. JFPDA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. 10 p</w:t>
+              <w:t xml:space="preserve">18. World IMACS Congress and MODSIM09. International Congress on Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cairns, Australia. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458544v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying cropping system management by simulation: the record platform project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2007 : an International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing crop management systems by simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human side of agricultural production management: the missing focus in simulation approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Modelling and Simulation (MODSIM05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A machine learning approach for evaluating the impact of land use and management practices on streamwater pollution by pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODSIM'05 (International Congress on Modelling and Simulation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Modelling and Simulation Society of Australia and New Zealand Inc. (MSSANZ). Canberra, AUS., 2005, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00511101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DSS for rotational grazing management: simulating both the biophysical and decision making processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on modelling and simulation(MODSIM 99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Hamilton, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEPATOU: a decision support system for the management of rotational grazing in a dairy production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFITA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing and simulating a rotational grazing strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Conference on Information Technology in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possibilistic approach to planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Congress on Intelligent Techniques and Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7458,124 +7367,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record: an integrated framework to build, evaluate and simulate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France. , 2010, Proceedings of Agro2010 - the XIth ESA Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7585,2374 +7494,2503 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture and Digital Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agriculture et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">pp.1-185, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/wmkb-ty56-en⟩</w:t>
+              <w:t xml:space="preserve">INRIA, pp.1-195, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/wmkb-ty56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604970v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887646v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agriculture and Digital Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRIA, pp.1-195, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/wmkb-ty56⟩</w:t>
+              <w:t xml:space="preserve">pp.1-185, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/wmkb-ty56-en⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887646v2</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Chanel</w:t>
+                <w:t xml:space="preserve">Sylvie Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago de Lima</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amal Elfallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4 - Aider à la décision avec le numérique via la modélisation, la simulation et l’intégration de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Naud</w:t>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Bellon-Maurel (coordination scientifique), Karine Gauche (coordination scientifique), Martha-Lucia Enriquez (coordination scientifique), Nathalie Lyon-Caen (coordination scientifique), Vincent Martin (préface). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg --</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-78, 2026, Collection : Update Sciences &amp; technologies, 978-2-7592-4255-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis de demain</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 4. Aider à la décision avec le numérique via la modélisation, la simulation et l'intégration de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Gauche Karine (ed.); Enriquez Martha-Lucia (ed.); Lyon-Caen Nathalie (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.120-143, 2022, Livre blanc INRIA</w:t>
+              <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l'Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.63-75, 2026, 978-2-7592-4255-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609537v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundations and state of play</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Les défis de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
+              <w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.30-75, 2022, White book Inrira, 978-2-7261-1310-3</w:t>
+              <w:t xml:space="preserve">, pp.120-143, 2022, Livre blanc INRIA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609470v2</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondements et état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Brossard Ludovic (ed.); Garcia Frédérick (ed.); Mitton Nathalie (ed.); Terrier Alexandre (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et numérique : un Livre Blanc d’Inria et INRAE pour construire les bases d’une agriculture numérique responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, INRIA; INRAE, pp.32-82, 2022, Livre blanc / INRIA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La révolution numérique : enjeux de formation des chercheurs et ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Goulet; P. Caron; B.Hubert; Pierre-Benoît JOLY (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Techniques en agriculture : GOUVERNER POUR TRANSFORMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237-243, 2022, Colloque de Cerisy : sciences, techniques et agricultures, 978-2-35671-845-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for the future</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Foundations and state of play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 6, pp.112-134, 2022, White book Inria, 978-2-7261-1310-3</w:t>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRIA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.30-75, 2022, White book Inrira, 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667491v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, White book (6), </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Agriculture and Digital technology, ISBN 978-2-7261-1310-3</w:t>
+              <w:t xml:space="preserve">, 6, pp.112-134, 2022, White book Inria, 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609504v2</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de dispositifs numériques sur les relations aux plantes en agriculture : une exploration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Prados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chambaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Digitales. Ordre numérique et désordre digital.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, Garnier, pp.95-112, 2021, 978-2-406-14568-4</w:t>
+              <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, White book (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRIA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Agriculture and Digital technology, ISBN 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975237v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609504v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des agroéquipements et du numérique à l'agroécologie : renforcer la prise en considération du vivant</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">INRAE. </w:t>
+                <w:t xml:space="preserve">L'influence de dispositifs numériques sur les relations aux plantes en agriculture : une exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Cormerais; Jacques Athanase Gilbert; Armen Khatchatourov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroécologie : des recherches pour la transition des filières et des territoires</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.81-93, 2020, Matière à débattre et décider, 978-2-7592-3129-4</w:t>
+              <w:t xml:space="preserve">Etudes Digitales. Ordre numérique et désordre digital.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Garnier, pp.95-112, 2021, 978-2-406-14568-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559032v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle contribution des agroéquipements et du numérique à l’agroéocologie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution des agroéquipements et du numérique à l'agroécologie : renforcer la prise en considération du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Nathalie Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caquet, Thierry Gascuel, Chantal Tixier-Boichard, Michèle. </w:t>
+              <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t>
+              <w:t xml:space="preserve">Agroécologie : des recherches pour la transition des filières et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.81-94, 2020, 978-2-7592-3129-4</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions QUAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-93, 2020, Matière à débattre et décider, 978-2-7592-3129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929458v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation de l'interaction entre processus décisionnels et processus biophysiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Quelle contribution des agroéquipements et du numérique à l’agroéocologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caquet, Thierry Gascuel, Chantal Tixier-Boichard, Michèle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concevoir et construire la décision :démarches en agricultures, agroalimentaire et espace rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t>
+              <w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quæ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-94, 2020, 978-2-7592-3129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822677v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipation et pilotage de l'irrigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Formalisation de l'interaction entre processus décisionnels et processus biophysiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concevoir et construire la décision : Démarches en agriculture, agroalimentaire et espace rural</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t>
+              <w:t xml:space="preserve">Concevoir et construire la décision :démarches en agricultures, agroalimentaire et espace rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820276v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transfert d'herbicides dans un bassin versant pour la maîtrise de la qualité des eaux</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anticipation et pilotage de l'irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concevoir et construire la décision - Démarches en agriculture, agroalimentaire et espace rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.41-52, 2009, 978-2-7592-0365-9</w:t>
+              <w:t xml:space="preserve">Concevoir et construire la décision : Démarches en agriculture, agroalimentaire et espace rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, octobre 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00476815v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising irrigation management at the plot scale to participate at the regional scale water resource management</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du transfert d'herbicides dans un bassin versant pour la maîtrise de la qualité des eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Falchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quae éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics on system analysis and integrated water resources management</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Concevoir et construire la décision - Démarches en agriculture, agroalimentaire et espace rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.41-52, 2009, 978-2-7592-0365-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818071v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00476815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing and optimizing management decisions with crop models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Optimising irrigation management at the plot scale to participate at the regional scale water resource management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Wallach</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working with dynamic crop models : Evaluation, Analysis, Parameterization, and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topics on system analysis and integrated water resources management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 978-0-08-044967-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-008044967-8/50007-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813756v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Representing and optimizing management decisions with crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Working with dynamic crop models : Evaluation, Analysis, Parameterization, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2006, 0-444-52135-6 978-0-444-52135-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGR Handbook of Agricultural Engineering : Vol 6 Information technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9962,143 +10000,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Package MDPtoolbox R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iadine Chades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10108,269 +10146,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Out of sight, out of mind”. The antagonistic role of the transcriptional memory associated with repeated acoustic stimuli on the priming of plant defense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Hadj-Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Hadj-Amor</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kovacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overt and covert paths for sound in the auditory system of mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Auriol</w:t>
+                <w:t xml:space="preserve">Jérome Béard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Béard</w:t>
+                <w:t xml:space="preserve">Jean-Marc Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Broto</w:t>
+                <w:t xml:space="preserve">D.F. Descouens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.F. Descouens</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L.J.S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10380,265 +10418,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l'usage de l'IA générative pour les métiers de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Arias</w:t>
+                <w:t xml:space="preserve">Michel Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bergmann</w:t>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Campillo</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Enard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria. 2025, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on the Use of Generative AI for Research Professions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Arias</w:t>
+                <w:t xml:space="preserve">Michel Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bergmann</w:t>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Campillo</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Enard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10648,157 +10686,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDPtoolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iadine Chadès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iadine Chadès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chapron</w:t>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10945,51 +10983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballestero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0227" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Javelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ahmed Midingoyi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fumagalli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Athanasiadis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaa007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Armand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0457" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/public_00002_1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/R84IA5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hoch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chad&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00888" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury Dury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Reynaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.04.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWJRQZQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024641v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013032" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljusk Ola Eriksson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Backeus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-011-0591-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8DHPJM39-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peder Wikstr&#246;m" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Blennow" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0522-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MXC4X04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tortrat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.12.02" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crespo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-009-0040-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0503-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.06.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G6V079S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661321v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2010.05.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q19BHZS7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808372v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.07.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544122v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.06.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CPVPL90-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197705v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chatelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002071" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin Clouaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Attonaty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gril" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S&#233;cail-G&#233;raud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900024v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844038v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716740v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Hadj Amor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716772v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866840v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736029v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981423v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594777v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dayd&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Couture" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809833v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210079v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747837v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458609v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458552v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752972v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Paul Forsell" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197800v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458544v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173179v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173261v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763023v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511101v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765619v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765024v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765074v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752597v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604970v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56-en" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887646v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chanel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195680v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/sciences-techniques-agricultures-pub2022/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609504v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chambaz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975237v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929458v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822677v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820276v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/37220.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476815v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Falchier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818071v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science?_ob=ArticleURL&amp;amp;_udi=B8K6K-4PPX1VR-4&amp;amp;_user=4296857&amp;amp;_coverDate=10%2F11%2F2007&amp;amp;_alid=1425381494&amp;amp;_rdoc=2&amp;amp;_fmt=high&amp;amp;_orig=search&amp;amp;_cdi=44233&amp;amp;_sort=r&amp;amp;_st=4&amp;amp;_docanchor=&amp;amp;_ct=17&amp;amp;_acct=C000012518&amp;amp;_version=1&amp;amp;_urlVersion=0&amp;amp;_userid=4296857&amp;amp;md5=5b5b884d1d339798dd8342a1966f702a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044967-8/50007-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813756v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812868v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603089v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chades" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715352v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Hadj-Amor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kovacic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788752v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Auriol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome B&#233;ard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Descouens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.S. Durand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballestero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0227" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ahmed Midingoyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fumagalli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105055" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962262v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Athanasiadis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaa007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Armand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0457" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/public_00002_1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/R84IA5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hoch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chad&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00888" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury Dury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Reynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.04.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWJRQZQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljusk Ola Eriksson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Backeus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-011-0591-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8DHPJM39-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crespo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-009-0040-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0503-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tortrat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.12.02" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peder Wikstr&#246;m" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Blennow" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0522-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MXC4X04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.06.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G6V079S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2010.05.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q19BHZS7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.07.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544122v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.06.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CPVPL90-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chatelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002071" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin Clouaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687873v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Attonaty" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716725v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gril" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S&#233;cail-G&#233;raud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844038v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Hadj Amor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716772v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718904v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866840v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736029v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788093v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594777v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173333v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739614v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dayd&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Couture" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748832v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809833v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210079v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458552v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197800v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752972v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Paul Forsell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173261v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511101v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765619v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767981v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765024v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765074v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887646v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604970v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56-en" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458049v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chanel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592002v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195680v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/sciences-techniques-agricultures-pub2022/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609504v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chambaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975237v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559032v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929458v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822677v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820276v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/37220.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Falchier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818071v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science?_ob=ArticleURL&amp;amp;_udi=B8K6K-4PPX1VR-4&amp;amp;_user=4296857&amp;amp;_coverDate=10%2F11%2F2007&amp;amp;_alid=1425381494&amp;amp;_rdoc=2&amp;amp;_fmt=high&amp;amp;_orig=search&amp;amp;_cdi=44233&amp;amp;_sort=r&amp;amp;_st=4&amp;amp;_docanchor=&amp;amp;_ct=17&amp;amp;_acct=C000012518&amp;amp;_version=1&amp;amp;_urlVersion=0&amp;amp;_userid=4296857&amp;amp;md5=5b5b884d1d339798dd8342a1966f702a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044967-8/50007-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813756v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812868v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603089v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chades" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715352v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Hadj-Amor" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kovacic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788752v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Auriol" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome B&#233;ard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Descouens" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.S. Durand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799565v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>