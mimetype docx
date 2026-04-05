--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérick Mailly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederick-mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4030-0505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069998965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-level simulations of multi-sensor systems and data fusion algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.1399-1408. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-018-4204-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01919558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Electrical Post-Fabrication Trimming of Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shankhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.767-784. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22030767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03542034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source and easily replicable hardware for Electrical Impedance Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e00278. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03580603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced 3-axis sensitivity of a CMOS MEMS convective accelerometer using a new power efficient heater structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.1011-1023. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-022-05254-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03559545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for fault tolerance in redundant sensor systems based on real-time variance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (15), pp.15410-15418. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2022.3186636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03721575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical-Numerical Analysis for Compact Sensitivity Models of a CMOS MEMS Triaxial Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.1199-1208. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3132425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03528827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temperature-Hardened Sensor Interface with a 12-Bit Digital Output Using a Novel Pulse Width Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (4), pp.1107-1227. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18041107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-digital and ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3991-4000. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-MEMS based inertial measurement units: gyro-free approach to improve the grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3969-3978. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2741-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01262816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure sensing method based on the transient response of a thermally actuated micro-wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Megherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 221, pp.115-122. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2014.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new monolithic 3-axis thermal convective accelerometer: principle, design, fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (9), pp.1867-1877. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-014-2254-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Cost Electrical Test Strategies for Post-Silicon Yield Improvement of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-013-5423-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel humidity sensing method based on the transient response of a micro-heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Megherbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 192, pp.92-100. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2012.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and power modeling of CMOS mems single axis convective accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (12), pp.1092-1098. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Power Supply Rejection Ratio in Wheatstone-bridge based piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-010-9504-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Micro-Pirani Pressure Sensor with Transient Response Processing and Time-Constant Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (10), pp.3090-3097. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2012.2207102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated Inertial Measurement Unit: Application to Attitude and Heading Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.2852-2860. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2170161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Behavioral Model of MEMS Convective Accelerometers for the Evaluation of Design and Calibration Strategies at System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.411-423. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5207-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Analysis of a First-Order Thermal Sigma-Delta Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (3), pp.415-423. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-009-9419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an electrical setup for capacitive MEMS accelerometers test and calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26-1, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-009-5122-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirani Pressure Sensor for Smart Wafer-Level Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (1), pp.201-207. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2009.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dependable Micro-Electronic Peptide Synthesizer Using Electrode Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (#437879), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/437879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00324276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Modeling of Convective Accelerometers for System Design and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 142, Issue 1, pp.178-184. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2007.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00282864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and System-Level Simulation of a CMOS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 51 (Issues 11-12), pp.1609-1617. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Testing Through Bias Superposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 136 (1), pp.441-455. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00177756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and finite-element study of convective accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132/1, pp.78-84. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.04.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00119361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of ZnO fabricated by reactive e-beam and rf magnetron sputtering techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (4), pp.1331-1335. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200460447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the annealing on the electrical and optical properties of electron beam evaporated ZnO thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gall-Borrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 473 (1), pp.49-53. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2004.06.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of Zinc oxide thin films for application in Bulk Acoustic Wave resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (2), pp.184-188. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2005.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined thermal inclinometer based on flash evaporated Bi0.5Sb1.5Te3(p)/ Bi2Se0.3Te2.7(n) thermocouples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al Khalfioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 107 (1), pp.94-98. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2003.10.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Temple-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103 (3), pp.359-363. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-4247(02)00428-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gas pressure on the sensitivity of micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 109 (1-2), pp.88-94. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2003.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a micromachined thermal accelerometer: thermal simulation and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (4), pp.275-280. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2692(02)00194-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Pt/Ti bilayer on SiNx/Si substrates for thermal sensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (1), pp.112-116. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.1424272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal model of thin film anemometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (8), pp.619-625. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2692(02)00039-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemometer with hot platinum thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 94 (1-2), pp.32-38. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-4247(01)00668-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring flexible and 3D printing technologies for the design of high spatial resolution EM probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03278789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the scaling of EMFI probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC 2021 - Workshop on Fault Detection and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Milan, Italy. pp.67-73, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC53659.2021.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03476820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Detector Position and Structure for a New 3-axis CMOS Thermal Microaccelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Monastir, Tunisia. pp.1144-1149, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03528836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New High Efficiency Heater Design for a 3-axis CMOS MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2020 - 22nd Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lyon (Virtual), France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02942550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic weighted average in multisensory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2019 - 21st Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02354061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multifunctional standardized stack as universal spintronic technology for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarath Mohanachandran Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Bishnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2018 - 21st Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.931-936, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2018.8342143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Solution for Out-of-Plane Sensitivity Enhancement of CMOS MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018 - 25th International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.301-304, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02354212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-fabrication soft trimming of resistive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shankhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2018 - 20th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01827725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model for sensor simulation at system level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2018 - 20th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01827709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New time-domain conditioning circuit for resistive sensor: Behavioral modelling for simulation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIXDES: Mixed Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bydgoszcz, Poland. pp.408-411, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIXDES.2017.8005242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01687778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high temperature, 12-bit-time-domain sensor interface based on injection locked oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS: International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01687348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GREAT: HeteroGeneous IntegRated Magnetic tEchnology Using Multifunctional Standardized sTack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarath Mohanachandran Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Bishnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2017 - International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.344-349, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01708599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature, Time Domain Sensor Interface based on Phase Shifter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTen: High Temperature Electronics Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cambridge, United Kingdom. pp.103-108, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4071/2380-4491.2017.HiTEN.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01684794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly linear voltage-to-time converter based on injection locked relaxation oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2017.8167011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01712478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Conditioner for Resonant Intraocular Pressure Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Deluthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.67-70, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01426019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EKF-based state estimation for train localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2016.7808726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01445352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS based Inertial Measurement Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS implementation of a 3-axis thermal convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.1471-1474, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct digital synthesiser (DDS) design parameters optimisation for vibrating MEMS sensors: Optimisation of phase accumulator, Look-Up Table (LUT) and Digital to Analog Converter (DAC) sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-test and self-calibration of a MEMS convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.239-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Monolithic 3-axis Thermal Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.235-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of CMOS integrated MEMS: application to low-cost sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDM'2012: International Conference on Solid State Devices and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kyoto, Japan. pp.1117-1119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Frequency Counting Architecture for Vibrating Accelerometers on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.218-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a high-resolution and low-power CMOS temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.205-208, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency modeling of a CMOS MEMS convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2012.6232985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-manufacturability of MEMS convective accelerometers through adaptive electrical calibration strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, Ecuador. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2012.6261237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the Effect of Geometrical Dimensions on the Conductive Behaviour of a MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra Low Power Temperature Sensor for Smart Packaging Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Power High-Resolution Sigma-Delta CMOS Temperature Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik El Khach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Limerik, Ireland. pp.1530-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracking Converter for Resistive Sensors Based on a Feedback Active Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference NEWCAS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.458-461, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Calibration of MEMS Convective Accelerometers with a Fully Electrical Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2011.5985907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrical Test Method for MEMS Convective Accelerometers: Development and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2011.5763137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Convective Accelerometer Equipped with On-Chip Facilities for Sensitivity Electrical Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'11: IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States. pp.82-87, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2011.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Smart CMOS High-Voltage Driver for Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Drivers for Online Diagnosis of Electrostatic MEMS Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Power Interface Circuit for Resistive Sensors with Digital Offset Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS'10: IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France. pp.3092-3095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00498468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS-MEMS Inertial Measurement Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Waikoloa, Hawaii, United States. pp.1033-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Micro-Pirani Pressure Sensor Gauge with Transient Response Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Hawaï, United States. pp.1478-1482, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2010.5690358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Influence of Etching Defects on the Sensitivity of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Package Effects on the Behavior of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Electronic Architecture for Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.372-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Electrical Calibration of MEMS Accelerometers Through Multivariate Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'09: IEEE 15th Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00399110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearity optimization using dithering in a 1st order thermal modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Multi-Sensor System for Attitude Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'09: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, pp.261-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS-Based Multi-Sensor Platform for Consumer Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'09: Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cork, Ireland. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00423604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Low Power Interface for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS: Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative, Offset Imune, Conditionning and Read-out Circuitry for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Electrical-only Test Setup for MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCS: International Conference on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Low Power Interface Circuit for Resistive MEMs Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTFC'09: 8èmes Journées Faible Tension Faible Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neufchatel, Suisse, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wide Bandwidth, Wide Dynamic Range Thermal Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Nouvelle Zélande, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge for Efficient Conditioning of Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2009 - Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rome, Italy. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF FIRST-ORDER THERMAL SIGMA-DELTA ARCHITECTURE FOR CONVECTIVE ACCELEROMETERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Integrate MEMS into High-Level System design Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint conference IEEE NEWCAS - TAISA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Fully Electrical Test and Calibration Method for MEMS Capacitive Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'08: 14th IEEE International Mixed-Signals, Sensor, and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada, pp.6, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2008.4581616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closed-Loop Architecture with Digital Output for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS Multi-Sensor System for 3D Orientation Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Test and Calibration of Capacitive Accelerometers with a Fully Electrical Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2008 - 11th IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2008.4538807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of First-Order Thermal SIGMA-DELTA Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards New Low-Cost Multi-Sensor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Desden, Germany. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de MEMS : de l'idée à l'integration SoC/SiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP: System-On-Chip &amp; Sytem-In-Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Groupement de Recherche Micro et Nano Systèmes (GDR MNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejection of Power Supply Noise in Wheatstone Bridges: Application to Piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008 - 10th Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.96-99, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjection du bruit d'alimentation du pont de Wheatstone : application aux MEMS piézorésistifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'07 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. Session 4A : Capteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00202769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant MEF Peptide Synthesizer using Control and Direct Sensing Electrodes Employing Current and Impedance Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'07: International Mixed-Signals Testing Workshop and 3rd International GHz/Gbps Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00161699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Conditioning Architectures for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Conference on SENSORS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes alternatives pour le test de MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro et Nano Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéléromètre convectif CMOS en boucle fermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'2007 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00181093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test des MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2007 de la Section Electronique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Simulation of a Thermal Accelerometer for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Göteborg (Sweden)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a CMOS Convective Accelerometer for HDL Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC'06: 36th European Solid-State Device Research Conference - ESSCIRC'06: 32nd European Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreux (Switzerland), pp.134-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Testing of the Electronic Conditioning Chain of a CMOS MEMS Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'06: 7th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Pitch, Roll and Yaw Measurement on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Irvine, CA (USA), pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00154128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal On-Line Testing of a MEMS Magnetometer Through Bias Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monolithic CMOS 3-Axis Accelerometer Combining Piezoresistive and Heat Transfer Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'05: PhD Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lausanne (Switzerland), pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards On-Line Testing of MEMS Using Electro-Thermal Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superposition vs. Modulation: A Comparative Analysis for Electro-Thermal On-Line MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.212-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Finite-Element Study of Convective Accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboration and characterization of piezoelectric zinc oxide thin films for application in Bulk Acoustic Wave resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Workshop on Piezoelectric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of thin layers of zinc oxide and characterization of resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EUSPEN International Conference and 6th Annual General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau des Micros et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémometre à film chaud de platine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Temple-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth Workshop on Sensors and Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Vic, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards proper acceleration estimate by using spectral acceleration information. Application to train transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Busan, South Korea. , IEEE SENSORS Conference, 2016, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2015.7370389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01313500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-Efficient Simulation Flow for DAC Characterization & Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.298-299, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM study of a 3-axis thermal accelerometer based on free convection in a microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSM'2012: Modeling &amp; Simulation of Microsystems, Microtech Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santa Clara, United States. pp.4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Sensor for Smart Wafer-Level Packaging of MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany. 22nd European Conference on Solid-State Transducers, pp.408-411, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low-Power Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville and C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Autonomous Micro and Nano Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.207-237, 2012, 978-1-84821-359-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capteurs à ultra-basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville et C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro et nanosystèmes autonomes en énergie, des applications aux fonctions et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.237-269, 2012, 978-2-7462-2517-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined Thermal Accelerometer without Proof Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornelius T. Leondes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMS/NEMS Handbook: Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.31-62, 2007, 978-0-387-24520-1 (Print) 978-0-387-25786-0 (Online). </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-25786-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00272453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read circuit comprising a read amplifier, and corresponding memory device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaan Sevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2301698A. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04769193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit d'amplification d'un signal représentant une variation de résistance d'une résistance variable et capteur correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0854585A. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Orientation Determination DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards package opening detection at power-up by monitoring thermal dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04703369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérick Mailly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederick-mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4030-0505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069998965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-level simulations of multi-sensor systems and data fusion algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.1399-1408. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-018-4204-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01919558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Electrical Post-Fabrication Trimming of Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shankhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.767-784. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22030767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03542034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source and easily replicable hardware for Electrical Impedance Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e00278. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03580603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced 3-axis sensitivity of a CMOS MEMS convective accelerometer using a new power efficient heater structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.1011-1023. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-022-05254-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03559545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for fault tolerance in redundant sensor systems based on real-time variance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (15), pp.15410-15418. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2022.3186636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03721575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical-Numerical Analysis for Compact Sensitivity Models of a CMOS MEMS Triaxial Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.1199-1208. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3132425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03528827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temperature-Hardened Sensor Interface with a 12-Bit Digital Output Using a Novel Pulse Width Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (4), pp.1107-1227. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18041107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-digital and ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3991-4000. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-MEMS based inertial measurement units: gyro-free approach to improve the grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3969-3978. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2741-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01262816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure sensing method based on the transient response of a thermally actuated micro-wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Megherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 221, pp.115-122. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2014.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new monolithic 3-axis thermal convective accelerometer: principle, design, fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (9), pp.1867-1877. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-014-2254-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Cost Electrical Test Strategies for Post-Silicon Yield Improvement of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-013-5423-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel humidity sensing method based on the transient response of a micro-heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Megherbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 192, pp.92-100. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2012.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and power modeling of CMOS mems single axis convective accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (12), pp.1092-1098. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Power Supply Rejection Ratio in Wheatstone-bridge based piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-010-9504-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Micro-Pirani Pressure Sensor with Transient Response Processing and Time-Constant Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (10), pp.3090-3097. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2012.2207102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated Inertial Measurement Unit: Application to Attitude and Heading Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.2852-2860. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2170161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Behavioral Model of MEMS Convective Accelerometers for the Evaluation of Design and Calibration Strategies at System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.411-423. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5207-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Analysis of a First-Order Thermal Sigma-Delta Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (3), pp.415-423. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-009-9419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an electrical setup for capacitive MEMS accelerometers test and calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26-1, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-009-5122-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirani Pressure Sensor for Smart Wafer-Level Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (1), pp.201-207. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2009.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dependable Micro-Electronic Peptide Synthesizer Using Electrode Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (#437879), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/437879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00324276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Modeling of Convective Accelerometers for System Design and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 142, Issue 1, pp.178-184. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2007.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00282864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and System-Level Simulation of a CMOS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 51 (Issues 11-12), pp.1609-1617. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Testing Through Bias Superposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 136 (1), pp.441-455. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00177756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and finite-element study of convective accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132/1, pp.78-84. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.04.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00119361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of ZnO fabricated by reactive e-beam and rf magnetron sputtering techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (4), pp.1331-1335. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200460447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the annealing on the electrical and optical properties of electron beam evaporated ZnO thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gall-Borrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 473 (1), pp.49-53. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2004.06.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of Zinc oxide thin films for application in Bulk Acoustic Wave resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (2), pp.184-188. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2005.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined thermal inclinometer based on flash evaporated Bi0.5Sb1.5Te3(p)/ Bi2Se0.3Te2.7(n) thermocouples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al Khalfioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 107 (1), pp.94-98. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2003.10.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Temple-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103 (3), pp.359-363. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-4247(02)00428-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gas pressure on the sensitivity of micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 109 (1-2), pp.88-94. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2003.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a micromachined thermal accelerometer: thermal simulation and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (4), pp.275-280. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2692(02)00194-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Pt/Ti bilayer on SiNx/Si substrates for thermal sensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (1), pp.112-116. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.1424272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal model of thin film anemometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (8), pp.619-625. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2692(02)00039-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemometer with hot platinum thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 94 (1-2), pp.32-38. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-4247(01)00668-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring flexible and 3D printing technologies for the design of high spatial resolution EM probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03278789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the scaling of EMFI probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC 2021 - Workshop on Fault Detection and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Milan, Italy. pp.67-73, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC53659.2021.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03476820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Detector Position and Structure for a New 3-axis CMOS Thermal Microaccelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Monastir, Tunisia. pp.1144-1149, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03528836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New High Efficiency Heater Design for a 3-axis CMOS MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2020 - 22nd Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lyon (Virtual), France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02942550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic weighted average in multisensory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2019 - 21st Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02354061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Solution for Out-of-Plane Sensitivity Enhancement of CMOS MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018 - 25th International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.301-304, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02354212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multifunctional standardized stack as universal spintronic technology for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarath Mohanachandran Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Bishnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2018 - 21st Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.931-936, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2018.8342143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-fabrication soft trimming of resistive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shankhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2018 - 20th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01827725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model for sensor simulation at system level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2018 - 20th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01827709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature, Time Domain Sensor Interface based on Phase Shifter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTen: High Temperature Electronics Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cambridge, United Kingdom. pp.103-108, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4071/2380-4491.2017.HiTEN.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01684794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GREAT: HeteroGeneous IntegRated Magnetic tEchnology Using Multifunctional Standardized sTack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarath Mohanachandran Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Bishnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2017 - International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.344-349, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01708599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New time-domain conditioning circuit for resistive sensor: Behavioral modelling for simulation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIXDES: Mixed Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bydgoszcz, Poland. pp.408-411, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIXDES.2017.8005242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01687778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high temperature, 12-bit-time-domain sensor interface based on injection locked oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS: International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01687348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly linear voltage-to-time converter based on injection locked relaxation oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2017.8167011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01712478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Conditioner for Resonant Intraocular Pressure Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Deluthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.67-70, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01426019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EKF-based state estimation for train localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2016.7808726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01445352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS based Inertial Measurement Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS implementation of a 3-axis thermal convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.1471-1474, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct digital synthesiser (DDS) design parameters optimisation for vibrating MEMS sensors: Optimisation of phase accumulator, Look-Up Table (LUT) and Digital to Analog Converter (DAC) sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-test and self-calibration of a MEMS convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.239-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Monolithic 3-axis Thermal Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.235-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of CMOS integrated MEMS: application to low-cost sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDM'2012: International Conference on Solid State Devices and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kyoto, Japan. pp.1117-1119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Frequency Counting Architecture for Vibrating Accelerometers on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.218-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a high-resolution and low-power CMOS temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.205-208, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-manufacturability of MEMS convective accelerometers through adaptive electrical calibration strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, Ecuador. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2012.6261237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency modeling of a CMOS MEMS convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2012.6232985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra Low Power Temperature Sensor for Smart Packaging Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the Effect of Geometrical Dimensions on the Conductive Behaviour of a MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracking Converter for Resistive Sensors Based on a Feedback Active Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference NEWCAS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.458-461, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Calibration of MEMS Convective Accelerometers with a Fully Electrical Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2011.5985907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Power High-Resolution Sigma-Delta CMOS Temperature Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik El Khach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Limerik, Ireland. pp.1530-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrical Test Method for MEMS Convective Accelerometers: Development and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2011.5763137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Convective Accelerometer Equipped with On-Chip Facilities for Sensitivity Electrical Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'11: IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States. pp.82-87, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2011.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS-MEMS Inertial Measurement Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Waikoloa, Hawaii, United States. pp.1033-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Power Interface Circuit for Resistive Sensors with Digital Offset Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS'10: IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France. pp.3092-3095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00498468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Drivers for Online Diagnosis of Electrostatic MEMS Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Smart CMOS High-Voltage Driver for Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Micro-Pirani Pressure Sensor Gauge with Transient Response Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Hawaï, United States. pp.1478-1482, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2010.5690358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Influence of Etching Defects on the Sensitivity of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Package Effects on the Behavior of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Electronic Architecture for Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.372-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Low Power Interface for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS: Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Multi-Sensor System for Attitude Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'09: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, pp.261-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS-Based Multi-Sensor Platform for Consumer Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'09: Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cork, Ireland. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00423604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Electrical Calibration of MEMS Accelerometers Through Multivariate Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'09: IEEE 15th Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00399110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearity optimization using dithering in a 1st order thermal modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative, Offset Imune, Conditionning and Read-out Circuitry for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Electrical-only Test Setup for MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCS: International Conference on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Low Power Interface Circuit for Resistive MEMs Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTFC'09: 8èmes Journées Faible Tension Faible Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neufchatel, Suisse, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wide Bandwidth, Wide Dynamic Range Thermal Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Nouvelle Zélande, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge for Efficient Conditioning of Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2009 - Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rome, Italy. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of First-Order Thermal SIGMA-DELTA Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS Multi-Sensor System for 3D Orientation Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Test and Calibration of Capacitive Accelerometers with a Fully Electrical Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2008 - 11th IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2008.4538807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closed-Loop Architecture with Digital Output for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Integrate MEMS into High-Level System design Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint conference IEEE NEWCAS - TAISA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Fully Electrical Test and Calibration Method for MEMS Capacitive Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'08: 14th IEEE International Mixed-Signals, Sensor, and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada, pp.6, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2008.4581616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF FIRST-ORDER THERMAL SIGMA-DELTA ARCHITECTURE FOR CONVECTIVE ACCELEROMETERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de MEMS : de l'idée à l'integration SoC/SiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP: System-On-Chip &amp; Sytem-In-Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards New Low-Cost Multi-Sensor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Desden, Germany. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Groupement de Recherche Micro et Nano Systèmes (GDR MNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejection of Power Supply Noise in Wheatstone Bridges: Application to Piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008 - 10th Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.96-99, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Conditioning Architectures for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Conference on SENSORS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjection du bruit d'alimentation du pont de Wheatstone : application aux MEMS piézorésistifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'07 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. Session 4A : Capteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00202769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant MEF Peptide Synthesizer using Control and Direct Sensing Electrodes Employing Current and Impedance Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'07: International Mixed-Signals Testing Workshop and 3rd International GHz/Gbps Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00161699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes alternatives pour le test de MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro et Nano Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéléromètre convectif CMOS en boucle fermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'2007 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00181093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test des MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2007 de la Section Electronique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Simulation of a Thermal Accelerometer for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Göteborg (Sweden)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a CMOS Convective Accelerometer for HDL Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC'06: 36th European Solid-State Device Research Conference - ESSCIRC'06: 32nd European Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreux (Switzerland), pp.134-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Testing of the Electronic Conditioning Chain of a CMOS MEMS Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'06: 7th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monolithic CMOS 3-Axis Accelerometer Combining Piezoresistive and Heat Transfer Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'05: PhD Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lausanne (Switzerland), pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal On-Line Testing of a MEMS Magnetometer Through Bias Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Pitch, Roll and Yaw Measurement on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Irvine, CA (USA), pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00154128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards On-Line Testing of MEMS Using Electro-Thermal Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superposition vs. Modulation: A Comparative Analysis for Electro-Thermal On-Line MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.212-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Finite-Element Study of Convective Accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboration and characterization of piezoelectric zinc oxide thin films for application in Bulk Acoustic Wave resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Workshop on Piezoelectric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of thin layers of zinc oxide and characterization of resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EUSPEN International Conference and 6th Annual General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau des Micros et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémometre à film chaud de platine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Temple-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth Workshop on Sensors and Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Vic, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards proper acceleration estimate by using spectral acceleration information. Application to train transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Busan, South Korea. , IEEE SENSORS Conference, 2016, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2015.7370389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01313500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-Efficient Simulation Flow for DAC Characterization & Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.298-299, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM study of a 3-axis thermal accelerometer based on free convection in a microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSM'2012: Modeling &amp; Simulation of Microsystems, Microtech Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santa Clara, United States. pp.4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Sensor for Smart Wafer-Level Packaging of MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany. 22nd European Conference on Solid-State Transducers, pp.408-411, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low-Power Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville and C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Autonomous Micro and Nano Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.207-237, 2012, 978-1-84821-359-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capteurs à ultra-basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville et C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro et nanosystèmes autonomes en énergie, des applications aux fonctions et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.237-269, 2012, 978-2-7462-2517-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined Thermal Accelerometer without Proof Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornelius T. Leondes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMS/NEMS Handbook: Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.31-62, 2007, 978-0-387-24520-1 (Print) 978-0-387-25786-0 (Online). </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-25786-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00272453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read circuit comprising a read amplifier, and corresponding memory device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaan Sevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2301698A. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04769193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit d'amplification d'un signal représentant une variation de résistance d'une résistance variable et capteur correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0854585A. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Orientation Determination DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards package opening detection at power-up by monitoring thermal dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04703369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27A4D4A1"/>
+    <w:nsid w:val="BF0C6E61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederick-mailly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4030-0505" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069998965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01919558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4204-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03542034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shankhour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Mohdad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030767" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brazey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00278" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03559545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abdellatif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mezghani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-022-05254-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03721575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3186636" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03528827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3132425" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chabchoub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Badets" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Masmoudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18041107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharee Kongpark" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Hacine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2777-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01262816v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Chatterjee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Hachelef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2741-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Megherbi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.10.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Binh Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2254-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rekik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5423-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.10.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2GPRBDM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Tounsi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.06.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KV6XLRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Boujamaa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9504-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TGWS4Q99-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2207102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743356v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alandry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2170161" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5207-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLR70JZ5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9419-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JCD36N8T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432757v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-009-5122-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVZSV3QC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.02.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40XPMK96-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G. Kerkhoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/437879" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00282864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.034" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9DR6BM4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Chaehoi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.09.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8V5CQW1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00177756v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jeffrey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.11.030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHSC61ZK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.04.057" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3490HDH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Al Asmar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Ferblantier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucaran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200460447" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-039XK64W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gall-Borrut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.06.156" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQJVGQD0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.04.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJRZWJCJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329982v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2003.10.108" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01RNX265-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327192v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(02)00428-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06K1W7H5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327197v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2003.09.025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCJ01K40-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327201v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(02)00194-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SW5NCR2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324019v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1424272" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(02)00039-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D43DC56-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323760v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delannoy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(01)00668-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WWZ6K8B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03278789v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulemont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462763" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03476820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chancel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC53659.2021.00019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03528836v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364127" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02942550v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139152" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354061v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752804" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864468v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi B. Tahoori" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Mohanachandran Nair" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Bishnoi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophiane Senni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342143" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354212v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Tounisi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617928" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01827725v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394221" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01827709v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394198" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01687778v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES.2017.8005242" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01687348v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050504" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01708599v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.67" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01684794v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/2380-4491.2017.HiTEN.103" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01712478v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8167011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01426019v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Deluthault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.149" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445352v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808726" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235526v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160966" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235453v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160964" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166836v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985292" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166917v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mar&#233;chal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gu&#233;rard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Traon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056692" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814231v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814222v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814386v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814198v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814184v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328992" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814162v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232985" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803451v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2012.6261237" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632610v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632577v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Khach" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743354v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981269" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702769v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985907" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702754v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2011.5763137" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2011.21" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489031v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494515v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00498468v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547694v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551814v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2010.5690358" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494555v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489026v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547712v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399110v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406937v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373753v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423604v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436253v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412550" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406936v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436265v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412624" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406942v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406935v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373800v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277687v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333697v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337875v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2008.4581616" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280803v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280806v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337873v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2008.4538807" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333632v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752961" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325075v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361232v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363892v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277686v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soulie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752960" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202769v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00161699v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Kerkhoff" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194571v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00181093v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406949v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102170v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102127v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102750v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00154128v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106517v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106064v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106009v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106522v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106544v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796871v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796883v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796869v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795011v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313500v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370389" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814994v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814247v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325109v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803687v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803681v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272453v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-25786-1_26" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D2N83PB1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04769193v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Sevin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363897v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361236v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusquesne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04703369v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederick-mailly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4030-0505" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069998965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01919558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4204-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03542034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shankhour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Mohdad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030767" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brazey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00278" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03559545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abdellatif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mezghani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-022-05254-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03721575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3186636" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03528827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3132425" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chabchoub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Badets" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Masmoudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18041107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharee Kongpark" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Hacine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2777-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01262816v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Chatterjee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Hachelef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2741-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Megherbi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.10.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Binh Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2254-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rekik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5423-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.10.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2GPRBDM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Tounsi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.06.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KV6XLRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Boujamaa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9504-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TGWS4Q99-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2207102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743356v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alandry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2170161" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5207-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLR70JZ5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9419-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JCD36N8T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432757v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-009-5122-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVZSV3QC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.02.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40XPMK96-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G. Kerkhoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/437879" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00282864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.034" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9DR6BM4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Chaehoi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.09.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8V5CQW1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00177756v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jeffrey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.11.030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHSC61ZK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.04.057" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3490HDH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Al Asmar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Ferblantier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucaran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200460447" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-039XK64W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gall-Borrut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.06.156" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQJVGQD0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.04.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJRZWJCJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329982v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2003.10.108" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01RNX265-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327192v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(02)00428-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06K1W7H5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327197v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2003.09.025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCJ01K40-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327201v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(02)00194-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SW5NCR2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324019v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1424272" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(02)00039-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D43DC56-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323760v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delannoy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(01)00668-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WWZ6K8B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03278789v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulemont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462763" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03476820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chancel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC53659.2021.00019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03528836v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364127" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02942550v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139152" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354061v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752804" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354212v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Tounisi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617928" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864468v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi B. Tahoori" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Mohanachandran Nair" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Bishnoi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophiane Senni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342143" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01827725v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394221" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01827709v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394198" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01684794v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/2380-4491.2017.HiTEN.103" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01708599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.67" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01687778v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES.2017.8005242" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01687348v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050504" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01712478v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8167011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01426019v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Deluthault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.149" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445352v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808726" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235526v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160966" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235453v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160964" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166836v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985292" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166917v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mar&#233;chal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gu&#233;rard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Traon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056692" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814231v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814222v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814386v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814198v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814184v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328992" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803451v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2012.6261237" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814162v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232985" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632577v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632610v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743354v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981269" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702769v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985907" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651052v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Khach" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702754v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2011.5763137" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2011.21" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00498468v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494515v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489031v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551814v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2010.5690358" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494555v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489026v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547712v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436253v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412550" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373753v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423604v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399110v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406937v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406936v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436265v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412624" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406942v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406935v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373800v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333632v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752961" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280806v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337873v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2008.4538807" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280803v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333697v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337875v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2008.4581616" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277687v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361232v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325075v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363892v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277686v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soulie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752960" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194571v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202769v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00161699v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Kerkhoff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00181093v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406949v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102170v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102127v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102750v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106064v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106517v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00154128v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106009v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106522v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106544v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796871v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796883v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796869v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795011v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313500v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370389" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814994v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814247v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325109v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803687v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803681v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272453v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-25786-1_26" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D2N83PB1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04769193v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Sevin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363897v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361236v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusquesne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04703369v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>