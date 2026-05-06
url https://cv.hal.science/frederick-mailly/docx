--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérick Mailly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederick-mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4030-0505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069998965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-level simulations of multi-sensor systems and data fusion algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.1399-1408. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-018-4204-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01919558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Electrical Post-Fabrication Trimming of Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shankhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.767-784. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22030767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03542034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source and easily replicable hardware for Electrical Impedance Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e00278. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03580603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced 3-axis sensitivity of a CMOS MEMS convective accelerometer using a new power efficient heater structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.1011-1023. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-022-05254-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03559545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for fault tolerance in redundant sensor systems based on real-time variance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (15), pp.15410-15418. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2022.3186636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03721575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical-Numerical Analysis for Compact Sensitivity Models of a CMOS MEMS Triaxial Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.1199-1208. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3132425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03528827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temperature-Hardened Sensor Interface with a 12-Bit Digital Output Using a Novel Pulse Width Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (4), pp.1107-1227. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18041107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-digital and ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3991-4000. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-MEMS based inertial measurement units: gyro-free approach to improve the grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3969-3978. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2741-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01262816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure sensing method based on the transient response of a thermally actuated micro-wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Megherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 221, pp.115-122. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2014.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new monolithic 3-axis thermal convective accelerometer: principle, design, fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (9), pp.1867-1877. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-014-2254-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Cost Electrical Test Strategies for Post-Silicon Yield Improvement of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-013-5423-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel humidity sensing method based on the transient response of a micro-heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Megherbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 192, pp.92-100. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2012.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and power modeling of CMOS mems single axis convective accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (12), pp.1092-1098. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Power Supply Rejection Ratio in Wheatstone-bridge based piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-010-9504-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Micro-Pirani Pressure Sensor with Transient Response Processing and Time-Constant Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (10), pp.3090-3097. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2012.2207102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated Inertial Measurement Unit: Application to Attitude and Heading Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.2852-2860. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2170161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Behavioral Model of MEMS Convective Accelerometers for the Evaluation of Design and Calibration Strategies at System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.411-423. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5207-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Analysis of a First-Order Thermal Sigma-Delta Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (3), pp.415-423. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-009-9419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an electrical setup for capacitive MEMS accelerometers test and calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26-1, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-009-5122-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirani Pressure Sensor for Smart Wafer-Level Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (1), pp.201-207. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2009.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dependable Micro-Electronic Peptide Synthesizer Using Electrode Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (#437879), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/437879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00324276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Modeling of Convective Accelerometers for System Design and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 142, Issue 1, pp.178-184. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2007.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00282864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and System-Level Simulation of a CMOS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 51 (Issues 11-12), pp.1609-1617. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Testing Through Bias Superposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 136 (1), pp.441-455. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00177756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and finite-element study of convective accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132/1, pp.78-84. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.04.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00119361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of ZnO fabricated by reactive e-beam and rf magnetron sputtering techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (4), pp.1331-1335. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200460447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the annealing on the electrical and optical properties of electron beam evaporated ZnO thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gall-Borrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 473 (1), pp.49-53. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2004.06.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of Zinc oxide thin films for application in Bulk Acoustic Wave resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (2), pp.184-188. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2005.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined thermal inclinometer based on flash evaporated Bi0.5Sb1.5Te3(p)/ Bi2Se0.3Te2.7(n) thermocouples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al Khalfioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 107 (1), pp.94-98. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2003.10.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Temple-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103 (3), pp.359-363. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-4247(02)00428-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gas pressure on the sensitivity of micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 109 (1-2), pp.88-94. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2003.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a micromachined thermal accelerometer: thermal simulation and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (4), pp.275-280. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2692(02)00194-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Pt/Ti bilayer on SiNx/Si substrates for thermal sensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (1), pp.112-116. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.1424272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal model of thin film anemometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (8), pp.619-625. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2692(02)00039-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemometer with hot platinum thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 94 (1-2), pp.32-38. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-4247(01)00668-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring flexible and 3D printing technologies for the design of high spatial resolution EM probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03278789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the scaling of EMFI probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC 2021 - Workshop on Fault Detection and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Milan, Italy. pp.67-73, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC53659.2021.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03476820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Detector Position and Structure for a New 3-axis CMOS Thermal Microaccelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Monastir, Tunisia. pp.1144-1149, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03528836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New High Efficiency Heater Design for a 3-axis CMOS MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2020 - 22nd Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lyon (Virtual), France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02942550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic weighted average in multisensory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2019 - 21st Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02354061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Solution for Out-of-Plane Sensitivity Enhancement of CMOS MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018 - 25th International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.301-304, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02354212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multifunctional standardized stack as universal spintronic technology for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarath Mohanachandran Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Bishnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2018 - 21st Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.931-936, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2018.8342143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-fabrication soft trimming of resistive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shankhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2018 - 20th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01827725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model for sensor simulation at system level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2018 - 20th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01827709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature, Time Domain Sensor Interface based on Phase Shifter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTen: High Temperature Electronics Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cambridge, United Kingdom. pp.103-108, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4071/2380-4491.2017.HiTEN.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01684794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GREAT: HeteroGeneous IntegRated Magnetic tEchnology Using Multifunctional Standardized sTack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarath Mohanachandran Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Bishnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2017 - International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.344-349, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01708599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New time-domain conditioning circuit for resistive sensor: Behavioral modelling for simulation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIXDES: Mixed Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bydgoszcz, Poland. pp.408-411, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIXDES.2017.8005242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01687778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high temperature, 12-bit-time-domain sensor interface based on injection locked oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS: International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01687348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly linear voltage-to-time converter based on injection locked relaxation oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2017.8167011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01712478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Conditioner for Resonant Intraocular Pressure Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Deluthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.67-70, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01426019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EKF-based state estimation for train localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2016.7808726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01445352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS based Inertial Measurement Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS implementation of a 3-axis thermal convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.1471-1474, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct digital synthesiser (DDS) design parameters optimisation for vibrating MEMS sensors: Optimisation of phase accumulator, Look-Up Table (LUT) and Digital to Analog Converter (DAC) sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-test and self-calibration of a MEMS convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.239-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Monolithic 3-axis Thermal Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.235-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of CMOS integrated MEMS: application to low-cost sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDM'2012: International Conference on Solid State Devices and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kyoto, Japan. pp.1117-1119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Frequency Counting Architecture for Vibrating Accelerometers on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.218-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a high-resolution and low-power CMOS temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.205-208, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-manufacturability of MEMS convective accelerometers through adaptive electrical calibration strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, Ecuador. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2012.6261237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency modeling of a CMOS MEMS convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2012.6232985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra Low Power Temperature Sensor for Smart Packaging Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the Effect of Geometrical Dimensions on the Conductive Behaviour of a MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracking Converter for Resistive Sensors Based on a Feedback Active Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference NEWCAS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.458-461, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Calibration of MEMS Convective Accelerometers with a Fully Electrical Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2011.5985907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Power High-Resolution Sigma-Delta CMOS Temperature Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik El Khach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Limerik, Ireland. pp.1530-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrical Test Method for MEMS Convective Accelerometers: Development and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2011.5763137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Convective Accelerometer Equipped with On-Chip Facilities for Sensitivity Electrical Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'11: IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States. pp.82-87, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2011.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS-MEMS Inertial Measurement Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Waikoloa, Hawaii, United States. pp.1033-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Power Interface Circuit for Resistive Sensors with Digital Offset Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS'10: IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France. pp.3092-3095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00498468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Drivers for Online Diagnosis of Electrostatic MEMS Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Smart CMOS High-Voltage Driver for Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Micro-Pirani Pressure Sensor Gauge with Transient Response Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Hawaï, United States. pp.1478-1482, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2010.5690358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Influence of Etching Defects on the Sensitivity of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Package Effects on the Behavior of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Electronic Architecture for Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.372-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Low Power Interface for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS: Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Multi-Sensor System for Attitude Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'09: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, pp.261-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS-Based Multi-Sensor Platform for Consumer Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'09: Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cork, Ireland. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00423604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Electrical Calibration of MEMS Accelerometers Through Multivariate Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'09: IEEE 15th Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00399110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearity optimization using dithering in a 1st order thermal modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative, Offset Imune, Conditionning and Read-out Circuitry for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Electrical-only Test Setup for MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCS: International Conference on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Low Power Interface Circuit for Resistive MEMs Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTFC'09: 8èmes Journées Faible Tension Faible Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neufchatel, Suisse, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wide Bandwidth, Wide Dynamic Range Thermal Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Nouvelle Zélande, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge for Efficient Conditioning of Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2009 - Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rome, Italy. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of First-Order Thermal SIGMA-DELTA Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS Multi-Sensor System for 3D Orientation Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Test and Calibration of Capacitive Accelerometers with a Fully Electrical Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2008 - 11th IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2008.4538807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closed-Loop Architecture with Digital Output for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Integrate MEMS into High-Level System design Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint conference IEEE NEWCAS - TAISA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Fully Electrical Test and Calibration Method for MEMS Capacitive Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'08: 14th IEEE International Mixed-Signals, Sensor, and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada, pp.6, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2008.4581616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF FIRST-ORDER THERMAL SIGMA-DELTA ARCHITECTURE FOR CONVECTIVE ACCELEROMETERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de MEMS : de l'idée à l'integration SoC/SiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP: System-On-Chip &amp; Sytem-In-Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards New Low-Cost Multi-Sensor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Desden, Germany. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Groupement de Recherche Micro et Nano Systèmes (GDR MNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejection of Power Supply Noise in Wheatstone Bridges: Application to Piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008 - 10th Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.96-99, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Conditioning Architectures for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Conference on SENSORS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjection du bruit d'alimentation du pont de Wheatstone : application aux MEMS piézorésistifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'07 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. Session 4A : Capteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00202769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant MEF Peptide Synthesizer using Control and Direct Sensing Electrodes Employing Current and Impedance Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'07: International Mixed-Signals Testing Workshop and 3rd International GHz/Gbps Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00161699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes alternatives pour le test de MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro et Nano Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéléromètre convectif CMOS en boucle fermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'2007 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00181093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test des MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2007 de la Section Electronique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Simulation of a Thermal Accelerometer for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Göteborg (Sweden)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a CMOS Convective Accelerometer for HDL Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC'06: 36th European Solid-State Device Research Conference - ESSCIRC'06: 32nd European Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreux (Switzerland), pp.134-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Testing of the Electronic Conditioning Chain of a CMOS MEMS Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'06: 7th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monolithic CMOS 3-Axis Accelerometer Combining Piezoresistive and Heat Transfer Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'05: PhD Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lausanne (Switzerland), pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal On-Line Testing of a MEMS Magnetometer Through Bias Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Pitch, Roll and Yaw Measurement on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Irvine, CA (USA), pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00154128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards On-Line Testing of MEMS Using Electro-Thermal Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superposition vs. Modulation: A Comparative Analysis for Electro-Thermal On-Line MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.212-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Finite-Element Study of Convective Accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboration and characterization of piezoelectric zinc oxide thin films for application in Bulk Acoustic Wave resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Workshop on Piezoelectric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of thin layers of zinc oxide and characterization of resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EUSPEN International Conference and 6th Annual General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau des Micros et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémometre à film chaud de platine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Temple-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth Workshop on Sensors and Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Vic, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards proper acceleration estimate by using spectral acceleration information. Application to train transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Busan, South Korea. , IEEE SENSORS Conference, 2016, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2015.7370389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01313500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-Efficient Simulation Flow for DAC Characterization & Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.298-299, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM study of a 3-axis thermal accelerometer based on free convection in a microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSM'2012: Modeling &amp; Simulation of Microsystems, Microtech Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santa Clara, United States. pp.4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Sensor for Smart Wafer-Level Packaging of MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany. 22nd European Conference on Solid-State Transducers, pp.408-411, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low-Power Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville and C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Autonomous Micro and Nano Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.207-237, 2012, 978-1-84821-359-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capteurs à ultra-basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville et C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro et nanosystèmes autonomes en énergie, des applications aux fonctions et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.237-269, 2012, 978-2-7462-2517-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined Thermal Accelerometer without Proof Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornelius T. Leondes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMS/NEMS Handbook: Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.31-62, 2007, 978-0-387-24520-1 (Print) 978-0-387-25786-0 (Online). </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-25786-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00272453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read circuit comprising a read amplifier, and corresponding memory device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaan Sevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2301698A. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04769193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit d'amplification d'un signal représentant une variation de résistance d'une résistance variable et capteur correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0854585A. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Orientation Determination DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards package opening detection at power-up by monitoring thermal dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04703369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérick Mailly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederick-mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4030-0505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069998965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Embedded Temperature Sensors to Detect Package Tampering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (14), pp.4250. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25144250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical-Numerical Analysis for Compact Sensitivity Models of a CMOS MEMS Triaxial Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.1199-1208. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3132425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03528827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-level simulations of multi-sensor systems and data fusion algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.1399-1408. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-018-4204-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01919558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Electrical Post-Fabrication Trimming of Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shankhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.767-784. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22030767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03542034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source and easily replicable hardware for Electrical Impedance Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e00278. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03580603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced 3-axis sensitivity of a CMOS MEMS convective accelerometer using a new power efficient heater structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.1011-1023. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-022-05254-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03559545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for fault tolerance in redundant sensor systems based on real-time variance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (15), pp.15410-15418. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2022.3186636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03721575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temperature-Hardened Sensor Interface with a 12-Bit Digital Output Using a Novel Pulse Width Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (4), pp.1107-1227. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18041107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-digital and ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3991-4000. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-MEMS based inertial measurement units: gyro-free approach to improve the grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3969-3978. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2741-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01262816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure sensing method based on the transient response of a thermally actuated micro-wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Megherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 221, pp.115-122. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2014.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new monolithic 3-axis thermal convective accelerometer: principle, design, fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (9), pp.1867-1877. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-014-2254-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Cost Electrical Test Strategies for Post-Silicon Yield Improvement of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-013-5423-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and power modeling of CMOS mems single axis convective accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (12), pp.1092-1098. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel humidity sensing method based on the transient response of a micro-heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Megherbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 192, pp.92-100. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2012.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Power Supply Rejection Ratio in Wheatstone-bridge based piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-010-9504-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Micro-Pirani Pressure Sensor with Transient Response Processing and Time-Constant Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (10), pp.3090-3097. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2012.2207102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Behavioral Model of MEMS Convective Accelerometers for the Evaluation of Design and Calibration Strategies at System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.411-423. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5207-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated Inertial Measurement Unit: Application to Attitude and Heading Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.2852-2860. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2170161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Analysis of a First-Order Thermal Sigma-Delta Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (3), pp.415-423. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-009-9419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an electrical setup for capacitive MEMS accelerometers test and calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26-1, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-009-5122-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirani Pressure Sensor for Smart Wafer-Level Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (1), pp.201-207. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2009.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dependable Micro-Electronic Peptide Synthesizer Using Electrode Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (#437879), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/437879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00324276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Modeling of Convective Accelerometers for System Design and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 142, Issue 1, pp.178-184. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2007.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00282864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and System-Level Simulation of a CMOS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 51 (Issues 11-12), pp.1609-1617. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Testing Through Bias Superposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 136 (1), pp.441-455. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00177756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and finite-element study of convective accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132/1, pp.78-84. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.04.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00119361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of Zinc oxide thin films for application in Bulk Acoustic Wave resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (2), pp.184-188. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2005.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of ZnO fabricated by reactive e-beam and rf magnetron sputtering techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (4), pp.1331-1335. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200460447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the annealing on the electrical and optical properties of electron beam evaporated ZnO thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gall-Borrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 473 (1), pp.49-53. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2004.06.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined thermal inclinometer based on flash evaporated Bi0.5Sb1.5Te3(p)/ Bi2Se0.3Te2.7(n) thermocouples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al Khalfioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 107 (1), pp.94-98. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2003.10.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Temple-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103 (3), pp.359-363. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-4247(02)00428-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gas pressure on the sensitivity of micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 109 (1-2), pp.88-94. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2003.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a micromachined thermal accelerometer: thermal simulation and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (4), pp.275-280. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2692(02)00194-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Pt/Ti bilayer on SiNx/Si substrates for thermal sensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (1), pp.112-116. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.1424272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal model of thin film anemometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (8), pp.619-625. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2692(02)00039-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemometer with hot platinum thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 94 (1-2), pp.32-38. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-4247(01)00668-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.4 ns and 51 Fj/bit Sense Amplifier for Deep-Submicrometer Resistive Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 31st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10848597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the scaling of EMFI probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC 2021 - Workshop on Fault Detection and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Milan, Italy. pp.67-73, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC53659.2021.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03476820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring flexible and 3D printing technologies for the design of high spatial resolution EM probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03278789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Detector Position and Structure for a New 3-axis CMOS Thermal Microaccelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Monastir, Tunisia. pp.1144-1149, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03528836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New High Efficiency Heater Design for a 3-axis CMOS MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2020 - 22nd Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lyon (Virtual), France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02942550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic weighted average in multisensory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2019 - 21st Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02354061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multifunctional standardized stack as universal spintronic technology for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarath Mohanachandran Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Bishnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2018 - 21st Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.931-936, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2018.8342143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Solution for Out-of-Plane Sensitivity Enhancement of CMOS MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018 - 25th International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.301-304, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02354212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-fabrication soft trimming of resistive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shankhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2018 - 20th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01827725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model for sensor simulation at system level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2018 - 20th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01827709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New time-domain conditioning circuit for resistive sensor: Behavioral modelling for simulation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIXDES: Mixed Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bydgoszcz, Poland. pp.408-411, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIXDES.2017.8005242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01687778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high temperature, 12-bit-time-domain sensor interface based on injection locked oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS: International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01687348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature, Time Domain Sensor Interface based on Phase Shifter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTen: High Temperature Electronics Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cambridge, United Kingdom. pp.103-108, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4071/2380-4491.2017.HiTEN.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01684794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GREAT: HeteroGeneous IntegRated Magnetic tEchnology Using Multifunctional Standardized sTack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarath Mohanachandran Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Bishnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2017 - International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.344-349, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01708599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly linear voltage-to-time converter based on injection locked relaxation oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2017.8167011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01712478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EKF-based state estimation for train localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2016.7808726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01445352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Conditioner for Resonant Intraocular Pressure Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Deluthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.67-70, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01426019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS based Inertial Measurement Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS implementation of a 3-axis thermal convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.1471-1474, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct digital synthesiser (DDS) design parameters optimisation for vibrating MEMS sensors: Optimisation of phase accumulator, Look-Up Table (LUT) and Digital to Analog Converter (DAC) sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-test and self-calibration of a MEMS convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.239-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Monolithic 3-axis Thermal Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.235-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-manufacturability of MEMS convective accelerometers through adaptive electrical calibration strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, Ecuador. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2012.6261237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency modeling of a CMOS MEMS convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2012.6232985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of CMOS integrated MEMS: application to low-cost sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDM'2012: International Conference on Solid State Devices and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kyoto, Japan. pp.1117-1119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Frequency Counting Architecture for Vibrating Accelerometers on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.218-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a high-resolution and low-power CMOS temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.205-208, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the Effect of Geometrical Dimensions on the Conductive Behaviour of a MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra Low Power Temperature Sensor for Smart Packaging Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Calibration of MEMS Convective Accelerometers with a Fully Electrical Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2011.5985907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracking Converter for Resistive Sensors Based on a Feedback Active Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference NEWCAS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.458-461, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Power High-Resolution Sigma-Delta CMOS Temperature Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik El Khach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Limerik, Ireland. pp.1530-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrical Test Method for MEMS Convective Accelerometers: Development and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2011.5763137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Convective Accelerometer Equipped with On-Chip Facilities for Sensitivity Electrical Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'11: IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States. pp.82-87, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2011.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Package Effects on the Behavior of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Electronic Architecture for Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.372-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Smart CMOS High-Voltage Driver for Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Power Interface Circuit for Resistive Sensors with Digital Offset Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS'10: IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France. pp.3092-3095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00498468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Drivers for Online Diagnosis of Electrostatic MEMS Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS-MEMS Inertial Measurement Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Waikoloa, Hawaii, United States. pp.1033-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Micro-Pirani Pressure Sensor Gauge with Transient Response Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Hawaï, United States. pp.1478-1482, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2010.5690358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Influence of Etching Defects on the Sensitivity of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge for Efficient Conditioning of Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2009 - Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rome, Italy. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Electrical Calibration of MEMS Accelerometers Through Multivariate Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'09: IEEE 15th Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00399110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearity optimization using dithering in a 1st order thermal modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Multi-Sensor System for Attitude Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'09: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, pp.261-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS-Based Multi-Sensor Platform for Consumer Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'09: Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cork, Ireland. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00423604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Low Power Interface for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS: Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative, Offset Imune, Conditionning and Read-out Circuitry for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Electrical-only Test Setup for MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCS: International Conference on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Low Power Interface Circuit for Resistive MEMs Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTFC'09: 8èmes Journées Faible Tension Faible Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neufchatel, Suisse, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wide Bandwidth, Wide Dynamic Range Thermal Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Nouvelle Zélande, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF FIRST-ORDER THERMAL SIGMA-DELTA ARCHITECTURE FOR CONVECTIVE ACCELEROMETERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS Multi-Sensor System for 3D Orientation Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Test and Calibration of Capacitive Accelerometers with a Fully Electrical Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2008 - 11th IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2008.4538807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closed-Loop Architecture with Digital Output for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Integrate MEMS into High-Level System design Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint conference IEEE NEWCAS - TAISA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Fully Electrical Test and Calibration Method for MEMS Capacitive Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'08: 14th IEEE International Mixed-Signals, Sensor, and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada, pp.6, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2008.4581616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of First-Order Thermal SIGMA-DELTA Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de MEMS : de l'idée à l'integration SoC/SiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP: System-On-Chip &amp; Sytem-In-Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards New Low-Cost Multi-Sensor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Desden, Germany. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Groupement de Recherche Micro et Nano Systèmes (GDR MNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejection of Power Supply Noise in Wheatstone Bridges: Application to Piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008 - 10th Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.96-99, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test des MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2007 de la Section Electronique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Conditioning Architectures for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Conference on SENSORS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjection du bruit d'alimentation du pont de Wheatstone : application aux MEMS piézorésistifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'07 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. Session 4A : Capteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00202769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant MEF Peptide Synthesizer using Control and Direct Sensing Electrodes Employing Current and Impedance Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'07: International Mixed-Signals Testing Workshop and 3rd International GHz/Gbps Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00161699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes alternatives pour le test de MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro et Nano Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéléromètre convectif CMOS en boucle fermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'2007 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00181093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Simulation of a Thermal Accelerometer for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Göteborg (Sweden)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a CMOS Convective Accelerometer for HDL Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC'06: 36th European Solid-State Device Research Conference - ESSCIRC'06: 32nd European Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreux (Switzerland), pp.134-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Testing of the Electronic Conditioning Chain of a CMOS MEMS Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'06: 7th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Pitch, Roll and Yaw Measurement on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Irvine, CA (USA), pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00154128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monolithic CMOS 3-Axis Accelerometer Combining Piezoresistive and Heat Transfer Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'05: PhD Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lausanne (Switzerland), pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal On-Line Testing of a MEMS Magnetometer Through Bias Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards On-Line Testing of MEMS Using Electro-Thermal Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Finite-Element Study of Convective Accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superposition vs. Modulation: A Comparative Analysis for Electro-Thermal On-Line MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.212-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboration and characterization of piezoelectric zinc oxide thin films for application in Bulk Acoustic Wave resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Workshop on Piezoelectric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of thin layers of zinc oxide and characterization of resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EUSPEN International Conference and 6th Annual General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau des Micros et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémometre à film chaud de platine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Temple-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth Workshop on Sensors and Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Vic, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards proper acceleration estimate by using spectral acceleration information. Application to train transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Busan, South Korea. , IEEE SENSORS Conference, 2016, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2015.7370389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01313500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-Efficient Simulation Flow for DAC Characterization & Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.298-299, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM study of a 3-axis thermal accelerometer based on free convection in a microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSM'2012: Modeling &amp; Simulation of Microsystems, Microtech Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santa Clara, United States. pp.4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Sensor for Smart Wafer-Level Packaging of MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany. 22nd European Conference on Solid-State Transducers, pp.408-411, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low-Power Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville and C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Autonomous Micro and Nano Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.207-237, 2012, 978-1-84821-359-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capteurs à ultra-basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville et C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro et nanosystèmes autonomes en énergie, des applications aux fonctions et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.237-269, 2012, 978-2-7462-2517-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined Thermal Accelerometer without Proof Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornelius T. Leondes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMS/NEMS Handbook: Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.31-62, 2007, 978-0-387-24520-1 (Print) 978-0-387-25786-0 (Online). </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-25786-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00272453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read circuit comprising a read amplifier, and corresponding memory device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaan Sevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2301698A. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04769193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit d'amplification d'un signal représentant une variation de résistance d'une résistance variable et capteur correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0854585A. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Orientation Determination DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards package opening detection at power-up by monitoring thermal dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04703369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId327"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF0C6E61"/>
+    <w:nsid w:val="437060BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederick-mailly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4030-0505" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069998965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01919558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4204-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03542034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shankhour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Mohdad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030767" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brazey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00278" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03559545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abdellatif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mezghani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-022-05254-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03721575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3186636" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03528827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3132425" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chabchoub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Badets" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Masmoudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18041107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharee Kongpark" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Hacine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2777-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01262816v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Chatterjee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Hachelef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2741-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Megherbi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.10.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Binh Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2254-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rekik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5423-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.10.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2GPRBDM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Tounsi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.06.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KV6XLRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Boujamaa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9504-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TGWS4Q99-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2207102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743356v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alandry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2170161" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5207-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLR70JZ5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9419-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JCD36N8T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432757v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-009-5122-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVZSV3QC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.02.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40XPMK96-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G. Kerkhoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/437879" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00282864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.034" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9DR6BM4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Chaehoi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.09.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8V5CQW1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00177756v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jeffrey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.11.030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHSC61ZK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.04.057" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3490HDH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Al Asmar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Ferblantier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucaran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200460447" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-039XK64W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gall-Borrut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.06.156" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQJVGQD0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.04.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJRZWJCJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329982v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2003.10.108" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01RNX265-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327192v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(02)00428-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06K1W7H5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327197v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2003.09.025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCJ01K40-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327201v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(02)00194-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SW5NCR2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324019v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1424272" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(02)00039-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D43DC56-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323760v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delannoy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(01)00668-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WWZ6K8B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03278789v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulemont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462763" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03476820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chancel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC53659.2021.00019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03528836v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364127" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02942550v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139152" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354061v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752804" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354212v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Tounisi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617928" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864468v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi B. Tahoori" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Mohanachandran Nair" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Bishnoi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophiane Senni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342143" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01827725v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394221" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01827709v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394198" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01684794v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/2380-4491.2017.HiTEN.103" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01708599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.67" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01687778v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES.2017.8005242" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01687348v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050504" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01712478v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8167011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01426019v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Deluthault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.149" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445352v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808726" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235526v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160966" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235453v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160964" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166836v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985292" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166917v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mar&#233;chal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gu&#233;rard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Traon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056692" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814231v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814222v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814386v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814198v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814184v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328992" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803451v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2012.6261237" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814162v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232985" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632577v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632610v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743354v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981269" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702769v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985907" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651052v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Khach" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702754v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2011.5763137" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2011.21" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00498468v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494515v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489031v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551814v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2010.5690358" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494555v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489026v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547712v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436253v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412550" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373753v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423604v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399110v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406937v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406936v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436265v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412624" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406942v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406935v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373800v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333632v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752961" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280806v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337873v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2008.4538807" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280803v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333697v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337875v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2008.4581616" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277687v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361232v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325075v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363892v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277686v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soulie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752960" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194571v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202769v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00161699v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Kerkhoff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00181093v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406949v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102170v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102127v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102750v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106064v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106517v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00154128v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106009v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106522v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106544v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796871v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796883v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796869v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795011v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313500v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370389" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814994v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814247v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325109v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803687v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803681v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272453v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-25786-1_26" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D2N83PB1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04769193v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Sevin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363897v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361236v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusquesne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04703369v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederick-mailly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4030-0505" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069998965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613378v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chancel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mailly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25144250" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03528827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abdellatif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mezghani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3132425" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01919558v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4204-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03542034v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shankhour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Mohdad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030767" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brazey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00278" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03559545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-022-05254-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03721575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3186636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chabchoub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Badets" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Masmoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18041107" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharee Kongpark" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Hacine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2777-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01262816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Chatterjee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Hachelef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2741-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legendre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Megherbi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.10.029" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Binh Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2254-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rekik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5423-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984270v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Tounsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.06.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KV6XLRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.10.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2GPRBDM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Boujamaa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9504-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TGWS4Q99-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2207102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5207-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLR70JZ5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alandry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2170161" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9419-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JCD36N8T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432757v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-009-5122-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVZSV3QC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.02.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40XPMK96-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G. Kerkhoff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/437879" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00282864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.034" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9DR6BM4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Chaehoi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.09.039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8V5CQW1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00177756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jeffrey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.11.030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHSC61ZK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.04.057" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3490HDH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Ferblantier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Al Asmar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucaran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.04.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJRZWJCJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200460447" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-039XK64W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gall-Borrut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.06.156" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQJVGQD0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2003.10.108" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01RNX265-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327192v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(02)00428-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06K1W7H5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327197v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2003.09.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCJ01K40-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327201v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(02)00194-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SW5NCR2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324019v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1424272" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324024v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(02)00039-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D43DC56-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323760v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delannoy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(01)00668-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WWZ6K8B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falanga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848597" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03476820v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC53659.2021.00019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03278789v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462763" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03528836v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364127" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02942550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139152" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752804" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864468v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi B. Tahoori" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Mohanachandran Nair" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Bishnoi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophiane Senni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342143" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354212v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Tounisi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617928" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01827725v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394221" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01827709v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394198" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01687778v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES.2017.8005242" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01687348v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050504" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01684794v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/2380-4491.2017.HiTEN.103" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01708599v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.67" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01712478v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8167011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445352v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808726" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01426019v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Deluthault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.149" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235453v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160964" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235526v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160966" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166836v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985292" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166917v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mar&#233;chal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gu&#233;rard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Traon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056692" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814222v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803451v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2012.6261237" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814162v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232985" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814386v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814198v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814184v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328992" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632610v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632577v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702769v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985907" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743354v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981269" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651052v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Khach" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702754v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2011.5763137" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702759v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2011.21" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489026v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547712v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489031v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00498468v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494515v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547694v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551814v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2010.5690358" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494555v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373800v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399110v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406937v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373753v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436253v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412550" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406936v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436265v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412624" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406942v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406935v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277687v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280806v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337873v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2008.4538807" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280803v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333697v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337875v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2008.4581616" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752961" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361232v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325075v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363892v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277686v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soulie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752960" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406949v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194571v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202769v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00161699v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Kerkhoff" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406946v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00181093v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102170v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102127v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102750v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00154128v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106064v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106517v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106009v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106544v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106522v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796871v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796883v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796869v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795011v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313500v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370389" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814994v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814247v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325109v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803687v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803681v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272453v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-25786-1_26" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D2N83PB1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04769193v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Sevin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363897v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361236v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusquesne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04703369v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>