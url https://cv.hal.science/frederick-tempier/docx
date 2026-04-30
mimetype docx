--- v1 (2026-03-29)
+++ v2 (2026-04-30)
@@ -354,51 +354,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -513,165 +513,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les apprentissages des élèves de CM2 en lien avec les pratiques d’enseignement : premiers résultats et perspectives</w:t>
+                <w:t xml:space="preserve">Interroger le choix des exercices dans les manuels : le cas de l’ordre des décimaux en CM2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Allard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Roditi</w:t>
+                <w:t xml:space="preserve">Michella Kiwan-Zacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49e Colloque international COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIRELEM, Jun 2023, Marseille, France. pp.942-954</w:t>
+              <w:t xml:space="preserve">50e colloque international de la COPIRELEM sur la formation en mathématiques des professeurs des écoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bonneuil sur Marne, France. pp.330-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188618v1</w:t>
+                <w:t xml:space="preserve">hal-05581915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 ans d’activités de la COPIRELEM … et toujours pas la retraite en vue !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bilgot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -686,543 +660,556 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 49e colloque international sur la formation en mathématiques des professeurs des écoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIRELEM, Jun 2023, Marseille, France. pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une situation de formation sur les formes en maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laurençot Sorgius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mangiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49e colloque international de la COPIRELEM sur la formation en mathématiques des professeurs des écoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIRELEM, Jun 2023, Marseille, France. pp.103-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La vache et le paysan » : une situation de formation sur la résolution de problème</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Édith Petitfour</w:t>
+                <w:t xml:space="preserve">Identifier les apprentissages des élèves de CM2 en lien avec les pratiques d’enseignement : premiers résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chanudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Metin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e colloque COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIRELEM, Jun 2022, Toulouse, France. pp.217-233</w:t>
+              <w:t xml:space="preserve">49e Colloque international COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIRELEM, Jun 2023, Marseille, France. pp.942-954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238073v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur les pratiques d’enseignement pour les mettre en lien avec les apprentissages des élèves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Roditi</w:t>
+                <w:t xml:space="preserve">« La vache et le paysan » : une situation de formation sur la résolution de problème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Allard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+                <w:t xml:space="preserve">Frédéric Metin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque de l'Espace Mathématique Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cotonou, Bénin. pp.748-759</w:t>
+              <w:t xml:space="preserve">48e colloque COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIRELEM, Jun 2022, Toulouse, France. pp.217-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188696v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a “framework-document” for training schoolteachers to teach mathematics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Édith Petitfour</w:t>
+                <w:t xml:space="preserve">Enquêter sur les pratiques d’enseignement pour les mettre en lien avec les apprentissages des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roditi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Peltier-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alfred Renyi Institute of Mathematics, Jul 2023, Budapest, Hungary. pp.3767-3774</w:t>
+              <w:t xml:space="preserve">8e Colloque de l'Espace Mathématique Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cotonou, Bénin. pp.748-759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761096v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a &amp;quot;framework-document&amp;quot; for training schoolteachers to teach mathematics</w:t>
+                <w:t xml:space="preserve">Design of a “framework-document” for training schoolteachers to teach mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
@@ -1231,1498 +1218,1485 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">, Alfred Renyi Institute of Mathematics, Jul 2023, Budapest, Hungary. pp.3767-3774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407606v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel programme de formation des professeurs des écoles pour enseigner les mathématiques ? Contenus, enjeux et repères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a &amp;quot;framework-document&amp;quot; for training schoolteachers to teach mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Eysseric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France. pp.115-145</w:t>
+              <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238020v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que nous disent les professeurs de CM2 de leurs pratiques d'enseignement des mathématiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lise Peltier-Barbier</w:t>
+                <w:t xml:space="preserve">Quel programme de formation des professeurs des écoles pour enseigner les mathématiques ? Contenus, enjeux et repères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eysseric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47e Colloque de la COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France. pp.115-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498143v1</w:t>
+                <w:t xml:space="preserve">hal-04238020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un &amp;quot;programme&amp;quot; de formation des professeurs des écoles pour enseigner les mathématiques au 21e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-­biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORMER LES FORMATEURS A METTRE EN OEUVRE UN JEU DE ROLE EN FORMATION INITIALE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Ce que nous disent les professeurs de CM2 de leurs pratiques d'enseignement des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roditi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Peltier-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e colloque international sur la formation en mathématique des professeurs des écoles Dispositifs de formation à l'enseignement des mathématiques au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIRELEM/HEP, Jun 2019, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">47e Colloque de la COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169991v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un cadre d'analyse de situations de formation de professeurs des écoles</w:t>
+                <w:t xml:space="preserve">FORMER LES FORMATEURS A METTRE EN OEUVRE UN JEU DE ROLE EN FORMATION INITIALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mangiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 - 2016, Scénarios de formation, 10 ans après</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maha Abboud‐Blanchard, Viviane Azarian, Anissa Belhadjin, Marie‐France Bishop, Solange Bornaz, Véronique Bourhis, Magali Boutrais, Pascal Champain, Jean‐Pierre Chevalier, Catherine Dorison, Arnaud Dubois, Marie‐Laure Elalouf, Patrice Gourdet, Maryse Lopez, Pascale Masselot, Nathalie Sayac, Claudine Garcia‐Debanc,, Nov 2016, Cherry-Pontoise, France</w:t>
+              <w:t xml:space="preserve">46e colloque international sur la formation en mathématique des professeurs des écoles Dispositifs de formation à l'enseignement des mathématiques au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIRELEM/HEP, Jun 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059606v1</w:t>
+                <w:t xml:space="preserve">hal-03169991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels apports de la programmation pour la reproduction d'une figure géométrique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d'un cadre d'analyse de situations de formation de professeurs des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Billy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Mathématiques en Cycle 3, IREM de Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">2006 - 2016, Scénarios de formation, 10 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maha Abboud‐Blanchard, Viviane Azarian, Anissa Belhadjin, Marie‐France Bishop, Solange Bornaz, Véronique Bourhis, Magali Boutrais, Pascal Champain, Jean‐Pierre Chevalier, Catherine Dorison, Arnaud Dubois, Marie‐Laure Elalouf, Patrice Gourdet, Maryse Lopez, Pascale Masselot, Nathalie Sayac, Claudine Garcia‐Debanc,, Nov 2016, Cherry-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724629v1</w:t>
+                <w:t xml:space="preserve">hal-02059606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels apports de la programmation pour la reproduction d'une figure géométrique ? Perspectives pour la formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cabassut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Billy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème colloque de la COPIRELEM : Manipuler, représenter, communiquer : Quelle est la place de la sémiotique dans l’enseignement et l’apprentissage des mathématiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical framework for analyzing training situations in mathematics teacher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-­biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with large numbers: What is important for students and teachers to know?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Chambris</w:t>
+                <w:t xml:space="preserve">Quels apports de la programmation pour la reproduction d'une figure géométrique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cabassut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Congress of the European Society for Research in Mathematics Education (CERME10, February 1-5, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.322-329</w:t>
+              <w:t xml:space="preserve">Colloque Mathématiques en Cycle 3, IREM de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724615v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical framework for analyzing training situations in mathematics teacher education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+                <w:t xml:space="preserve">Dealing with large numbers: What is important for students and teachers to know?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chambris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Congress of European Research in Mathematical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Tenth Congress of the European Society for Research in Mathematics Education (CERME10, February 1-5, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.322-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052810v1</w:t>
+                <w:t xml:space="preserve">hal-01724615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage d'un cadre d'analyse pour s'approprier, concevoir et enrichir des situations de formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical framework for analyzing training situations in mathematics teacher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement des mathématiques et formation des maîtres aujourd'hui: quelles orientations, quels enjeux?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIRELEM, Jun 2016, Le Puy-en-Velay, France</w:t>
+              <w:t xml:space="preserve">10th Congress of European Research in Mathematical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052853v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d'un sujet d'évaluation de connaissances didactiques en Master MEEF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usage d'un cadre d'analyse pour s'approprier, concevoir et enrichir des situations de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Celi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Christine Mangiante-Orsola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e Colloque de la Copirelem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">Enseignement des mathématiques et formation des maîtres aujourd'hui: quelles orientations, quels enjeux?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIRELEM, Jun 2016, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518697v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation des professeurs des écoles débutants dans le Master MEEF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluation en mathématiques : dispositifs, validités &amp; pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPEC, ESPE de l'Académie de Créteil, Oct 2016, Créteil (94), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des professeurs des écoles débutants dans le master MEEF. État des lieux et pratiques de formateurs en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2754,679 +2728,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching numeration units: why, how and limits?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élaboration d'un sujet d'évaluation de connaissances didactiques en Master MEEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Celi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Houdement</w:t>
+                <w:t xml:space="preserve">Gwenaelle Grietens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI study 23: Primary Mathematics Study on Whole Numbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Macao, China</w:t>
+              <w:t xml:space="preserve">42e Colloque de la Copirelem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724586v1</w:t>
+                <w:t xml:space="preserve">hal-04518697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La numération décimale de position à l’école primaire. Une ingénierie didactique pour le développement d’une ressource.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching numeration units: why, how and limits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Houdement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de didactique des mathématiques ARDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">ICMI study 23: Primary Mathematics Study on Whole Numbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Macao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724591v1</w:t>
+                <w:t xml:space="preserve">hal-01724586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d'un sujet d'évaluation de connaissances en Master MEEF</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La numération décimale de position à l’école primaire. Une ingénierie didactique pour le développement d’une ressource.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème colloque de la COPIRELEM : Former et se former.. Quelles ressources pour enseigner les mathématiques à l’école ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">Séminaire national de didactique des mathématiques ARDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724599v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conception d’une ressource pour enseigner la numération décimale à l’identification de besoins pour la formation des enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élaboration d'un sujet d'évaluation de connaissances en Master MEEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Celi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Grietens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème colloque international de la COPIRELEM, Quelles ressources pour enrichir les pratiques et améliorer les apprentissages mathématiques à l’école primaire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Mont-de-Marsan, France</w:t>
+              <w:t xml:space="preserve">42ème colloque de la COPIRELEM : Former et se former.. Quelles ressources pour enseigner les mathématiques à l’école ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724582v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ingénierie didactique de développement sur la numération décimale à l'école primaire : présentation d'une thèse en cours.</w:t>
+                <w:t xml:space="preserve">De la conception d’une ressource pour enseigner la numération décimale à l’identification de besoins pour la formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème école d’été de didactique des mathématiques (questions vives en didactique des mathématiques : problèmes de la profession d’enseignant, rôle du langage)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Carcassonne, France</w:t>
+              <w:t xml:space="preserve">41ème colloque international de la COPIRELEM, Quelles ressources pour enrichir les pratiques et améliorer les apprentissages mathématiques à l’école primaire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Mont-de-Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724568v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une situation de formulation sur la numération pour les classes ordinaires</w:t>
+                <w:t xml:space="preserve">Une ingénierie didactique de développement sur la numération décimale à l'école primaire : présentation d'une thèse en cours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème colloque international de la COPIRELEM, Faire des mathématiques à l’école : de la formation des enseignants à l’activité de l’élève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Quimper, France</w:t>
+              <w:t xml:space="preserve">16ème école d’été de didactique des mathématiques (questions vives en didactique des mathématiques : problèmes de la profession d’enseignant, rôle du langage)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724555v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles pistes pour l'ingénierie didactique. Un exemple de travail en cours.</w:t>
+                <w:t xml:space="preserve">Une situation de formulation sur la numération pour les classes ordinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international La didactique des mathématiques : approches et enjeux. Hommage à Michèle Artigue </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">39ème colloque international de la COPIRELEM, Faire des mathématiques à l’école : de la formation des enseignants à l’activité de l’élève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724577v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle ressource pour enseigner la numération décimale ? Présentation d'une ingénierie didactique de développement en cours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Espace Mathématique Francophone. Enseignement et contrat social : Enjeux et défis pour le 21ème siècle, EMF 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De nouvelles pistes pour l'ingénierie didactique. Un exemple de travail en cours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international La didactique des mathématiques : approches et enjeux. Hommage à Michèle Artigue </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brousseau et la COPIRELEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3446,51 +3528,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dans C.Derouet, V. Durand-Guerrier, C. Lemrich, A.-C.Mathé (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en hommage à l'oeuvre de Guy Brousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. IREM d'Aquitaine, pp.273-274, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3500,51 +3582,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un document-cadre pour la formation des professeurs des écoles à l'enseignement des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3573,1954 +3655,1954 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 134, pp.55-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer l’exercice de la vigilance didactique en formation initiale à l’enseignement des mathématiques par le biais du jeu de rôles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mangiante-Orsola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (3), pp.112-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1111947ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations autour d’une situation de comparaison de quantités pour l’apprentissage des unités de numération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23 (4), pp.765-790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42330-023-00307-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que nous disent les professeurs de CM2 de leurs pratiques d'enseignement des mathématiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Priorités et stratégies d'un formateur lors de la mise en œuvre d'un jeu de rôles en mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante-Orsola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les pratiques de formation à l’enseignement des mathématiques. Une approche par la recherche en didactique, Volume thématique 1, pp.55-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/adsc.1650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04263948v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priorités et stratégies d'un formateur lors de la mise en œuvre d'un jeu de rôles en mathématiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Ce que nous disent les professeurs de CM2 de leurs pratiques d'enseignement des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allard, Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederick Tempier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Peltier-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roditi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111, pp.69-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146490v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04263948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faites parler et écrire les nombres en unités de numération !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 549, pp.6-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familier mais problématique, le tableau de numération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 109, pp.55-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de formation à l'enseignement des mathématiques : une approche par la recherche en didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Volume thématique 1, pp.7-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/adsc.1570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats de l’enquête sur les pratiques d’enseignement des mathématiques, Praesco, en classe de CM2 en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Peltier-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Solnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Note d'information de la DEPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (10), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ni-21-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands nombres au cycle 3 : de nouvelles pistes de travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MISE EN ABYME D'UN JEU DE ROLES POUR LA FORMATION DE FORMATEURS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante-Orsola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630419v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISE EN ABYME D'UN JEU DE ROLES POUR LA FORMATION DE FORMATEURS</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les grands nombres au cycle 3 : de nouvelles pistes de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 233</w:t>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169974v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding place value with numeration units.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZDM Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (1), pp.25-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11858-018-0985-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au numéro spécial sur les dispositifs de formation à l’enseignement des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (2), pp.83-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42330-019-00052-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Special Issue on Mathematics Teacher Education Apparatuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (2), pp.87-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42330-019-00051-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pistes pour enseigner les grands nombres au cycle 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former à aider un élève en mathématiques: une étude des potentialités d’un scénario de formation basé sur un jeu de rôles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante-Orsola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit x</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42330-018-0021-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630411v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à aider un élève en mathématiques: une étude des potentialités d’un scénario de formation basé sur un jeu de rôles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des pistes pour enseigner les grands nombres au cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.41-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938301v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir une ressource pour l’enseignement de la numération décimale de position.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chambris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard sur les nombres à la transition école-collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chambris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composer et décomposer : un révélateur de la compréhension de la numération chez les élèves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspectives for didactical engineering: an example for the development of a resource for teaching decimal number system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (2-3), pp.261 - 276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10857-015-9333-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude des programmes et manuels sur la numération décimale au CE2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 86, pp.59 - 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5530,151 +5612,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats de l'enquête sur les pratiques d'enseignement des mathématiques, PRAESCO, en classe de CM2 en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Peltier-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Solnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Série Études - Document de travail n° 2022.E05, DEPP-MEN. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5684,124 +5766,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de formation à l'enseignement des mathématiques : une approche en didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Annales thématiques, numéro 1, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5811,538 +5893,538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats de l'enquête sur les pratiques d'enseignement des mathématiques, PRAESCO, en classe de CM2 en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Peltier-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Solnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEPP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 82p, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03836066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles perspectives en didactique : géométrie, évaluation des apprentissages mathématiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">L’évaluation en mathématiques des professeurs des écoles débutants : quelles alternatives face aux contraintes de la formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abboud, M. 2019, Mathématiques en scène, des ponts entre les disciplines. Actes du Colloque EMF 2018, 2-86612-391-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faïza Chellougui</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03938732v1</w:t>
+                <w:t xml:space="preserve">hal-02799785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation en mathématiques des professeurs des écoles débutants : quelles alternatives face aux contraintes de la formation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Nouvelles perspectives en didactique : géométrie, évaluation des apprentissages mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coppé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roditi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Masselot</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Chellougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Abboud, M. 2019, Mathématiques en scène, des ponts entre les disciplines. Actes du Colloque EMF 2018, 2-86612-391-3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Pensée Sauvage éditions, Vol.1, (239 p.), 2019, ISBN 978 2 85919 335 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799785v1</w:t>
+                <w:t xml:space="preserve">hal-03938732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualiser et évaluer les connaissances pour enseigner les mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Demonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coppé, S., Roditi, É., Celi, V., Chellougui, F., Tempier, F., Allard, C., Corriveau, C., Haspekian, M., Masselot, P., Rousse, S., Sabra, H. &amp; Kiwan-Zacka, M. (Eds.). Grenoble : La pensée Sauvage éditions, Nouvelles perspectives en didactique : géométrie, évaluation des apprentissages mathématiques, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de la numération décimale de position au CE2 : étude des relations entre contraintes et libertés institutionnelles et pratiques des enseignants. Mémoire de Master.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IREM de Paris. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IREM de Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, 2009, Cahier de DIDIREM, Christophe Hache, 2-86612-318-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6352,257 +6434,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praesco : Notre enquête sur les pratiques enseignantes en mathématiques en CM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Peltier-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, http://www.cafepedagogique.net/lexpresso/Pages/2021/03/09032021Article637508704322273896.aspx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIMSS : Que faudrait-il faire ? Que faudrait-il surtout éviter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Peltier-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, http://www.cafepedagogique.net/lexpresso/Pages/2020/12/08122020Article637430181185203796.aspx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6612,227 +6694,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPOSITION D'UN CADRE D'ANALYSE DE SITUATIONS DE FORMATION DE PROFESSEURS DES ECOLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mangiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VerscheureI.; Ducrey Monnier M.; Pelissier M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement et formation : éclairages de la didactique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Midi., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels besoins de formation sur la numération des entiers à l'école primaire ? D'une ingénierie didactique pour le développement d'une ressource à la formation des enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude de différentes formes d'interactions entre recherches en didactique des mathématiques et formations professionnelles des enseignants.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6842,114 +6924,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La numération décimale à l'école primaire. Une ingénierie didactique pour le développement d'une ressource.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Paris-Diderot - Paris VII, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00921691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7017,51 +7099,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2762FD71"/>
+    <w:nsid w:val="BFE565C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7165,51 +7247,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E96A8106"/>
+    <w:nsid w:val="A09E3CDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7313,51 +7395,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B0DB0C1A"/>
+    <w:nsid w:val="8A99FDDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7550,51 +7632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederick-tempier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1845-9130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15984679X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/159903538" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000107154465" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerationdecimale.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerationdecimale.free.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanquart-Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chanudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bilgot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lauren&#231;ot Sorgius" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Metin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188696v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Allard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Peltier-Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586524v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-&#173;biel Winder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lajoie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Billy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518697v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Grietens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724582v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724555v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111947ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-023-00307-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263948v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard, C&#233;cile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146490v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Tempier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1650" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747805v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146480v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1570" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Solnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-21-10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630419v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-018-0985-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-019-00052-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630394v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-019-00051-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-018-0021-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724757v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724762v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10857-015-9333-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146519v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518675v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836066v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gouv.fr/media/118634/download" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800581v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demonty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501001v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500997v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00921691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederick-tempier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1845-9130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15984679X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/159903538" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000107154465" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerationdecimale.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerationdecimale.free.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanquart-Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581915v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Kiwan-Zacka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761099v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bilgot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lauren&#231;ot Sorgius" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chanudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Metin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Allard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Peltier-Barbier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-&#173;biel Winder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lajoie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Billy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724615v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Grietens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724555v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111947ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-023-00307-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146490v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Tempier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1650" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard, C&#233;cile" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747805v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1570" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Solnon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-21-10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630419v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-018-0985-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-019-00052-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-019-00051-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938301v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-018-0021-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630411v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724780v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10857-015-9333-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146519v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836066v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gouv.fr/media/118634/download" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demonty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501001v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500997v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170004v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724743v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00921691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>