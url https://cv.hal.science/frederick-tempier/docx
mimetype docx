--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -388,290 +388,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts issus de la TSD pour le formateur et en formation dans les travaux de la COPIRELEM</w:t>
+                <w:t xml:space="preserve">Interroger le choix des exercices dans les manuels : le cas de l’ordre des décimaux en CM2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Blanquart-Henry</w:t>
+                <w:t xml:space="preserve">Michella Kiwan-Zacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en hommage à l'oeuvre de Guy Brousseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.240-245</w:t>
+              <w:t xml:space="preserve">50e colloque international de la COPIRELEM sur la formation en mathématiques des professeurs des écoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bonneuil sur Marne, France. pp.330-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244038v1</w:t>
+                <w:t xml:space="preserve">hal-05581915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger le choix des exercices dans les manuels : le cas de l’ordre des décimaux en CM2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concepts issus de la TSD pour le formateur et en formation dans les travaux de la COPIRELEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanquart-Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michella Kiwan-Zacka</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e colloque international de la COPIRELEM sur la formation en mathématiques des professeurs des écoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Bonneuil sur Marne, France. pp.330-345</w:t>
+              <w:t xml:space="preserve">Colloque international en hommage à l'oeuvre de Guy Brousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.240-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581915v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 ans d’activités de la COPIRELEM … et toujours pas la retraite en vue !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bilgot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 49e colloque international sur la formation en mathématiques des professeurs des écoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIRELEM, Jun 2023, Marseille, France. pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -696,90 +696,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une situation de formation sur les formes en maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laurençot Sorgius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mangiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -860,51 +860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49e Colloque international COPIRELEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIRELEM, Jun 2023, Marseille, France. pp.942-954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -929,90 +929,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La vache et le paysan » : une situation de formation sur la résolution de problème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Metin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1102,51 +1102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Peltier-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque de l'Espace Mathématique Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Cotonou, Bénin. pp.748-759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1171,77 +1171,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a “framework-document” for training schoolteachers to teach mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alfred Renyi Institute of Mathematics, Jul 2023, Budapest, Hungary. pp.3767-3774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1266,77 +1266,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a &amp;quot;framework-document&amp;quot; for training schoolteachers to teach mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1361,77 +1361,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel programme de formation des professeurs des écoles pour enseigner les mathématiques ? Contenus, enjeux et repères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1482,77 +1482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un &amp;quot;programme&amp;quot; de formation des professeurs des écoles pour enseigner les mathématiques au 21e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-­biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1629,51 +1629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Peltier-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47e Colloque de la COPIRELEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1698,103 +1698,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORMER LES FORMATEURS A METTRE EN OEUVRE UN JEU DE ROLE EN FORMATION INITIALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46e colloque international sur la formation en mathématique des professeurs des écoles Dispositifs de formation à l'enseignement des mathématiques au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIRELEM/HEP, Jun 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1819,103 +1819,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un cadre d'analyse de situations de formation de professeurs des écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 - 2016, Scénarios de formation, 10 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maha Abboud‐Blanchard, Viviane Azarian, Anissa Belhadjin, Marie‐France Bishop, Solange Bornaz, Véronique Bourhis, Magali Boutrais, Pascal Champain, Jean‐Pierre Chevalier, Catherine Dorison, Arnaud Dubois, Marie‐Laure Elalouf, Patrice Gourdet, Maryse Lopez, Pascale Masselot, Nathalie Sayac, Claudine Garcia‐Debanc,, Nov 2016, Cherry-Pontoise, France</w:t>
@@ -1938,463 +1938,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels apports de la programmation pour la reproduction d'une figure géométrique ? Perspectives pour la formation.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A theoretical framework for analyzing training situations in mathematics teacher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-­biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème colloque de la COPIRELEM : Manipuler, représenter, communiquer : Quelle est la place de la sémiotique dans l’enseignement et l’apprentissage des mathématiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Epinal, France</w:t>
+              <w:t xml:space="preserve">CERME 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724636v1</w:t>
+                <w:t xml:space="preserve">hal-01949045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical framework for analyzing training situations in mathematics teacher education</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Quels apports de la programmation pour la reproduction d'une figure géométrique ? Perspectives pour la formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cabassut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">44ème colloque de la COPIRELEM : Manipuler, représenter, communiquer : Quelle est la place de la sémiotique dans l’enseignement et l’apprentissage des mathématiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949045v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels apports de la programmation pour la reproduction d'une figure géométrique ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dealing with large numbers: What is important for students and teachers to know?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chambris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Mathématiques en Cycle 3, IREM de Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Tenth Congress of the European Society for Research in Mathematics Education (CERME10, February 1-5, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.322-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724629v1</w:t>
+                <w:t xml:space="preserve">hal-01724615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with large numbers: What is important for students and teachers to know?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Quels apports de la programmation pour la reproduction d'une figure géométrique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cabassut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Congress of the European Society for Research in Mathematics Education (CERME10, February 1-5, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.322-329</w:t>
+              <w:t xml:space="preserve">Colloque Mathématiques en Cycle 3, IREM de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724615v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical framework for analyzing training situations in mathematics teacher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Congress of European Research in Mathematical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2419,64 +2419,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage d'un cadre d'analyse pour s'approprier, concevoir et enrichir des situations de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluation en mathématiques : dispositifs, validités &amp; pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPEC, ESPE de l'Académie de Créteil, Oct 2016, Créteil (94), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2665,51 +2665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Évaluation en mathématiques : dispositifs, validités &amp; pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Est Créteil, Nov 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2773,51 +2773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Grietens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42e Colloque de la Copirelem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2855,51 +2855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching numeration units: why, how and limits?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMI study 23: Primary Mathematics Study on Whole Numbers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Macao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2924,51 +2924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La numération décimale de position à l’école primaire. Une ingénierie didactique pour le développement d’une ressource.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national de didactique des mathématiques ARDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3032,51 +3032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Grietens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème colloque de la COPIRELEM : Former et se former.. Quelles ressources pour enseigner les mathématiques à l’école ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3101,51 +3101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la conception d’une ressource pour enseigner la numération décimale à l’identification de besoins pour la formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème colloque international de la COPIRELEM, Quelles ressources pour enrichir les pratiques et améliorer les apprentissages mathématiques à l’école primaire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Mont-de-Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3170,51 +3170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ingénierie didactique de développement sur la numération décimale à l'école primaire : présentation d'une thèse en cours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème école d’été de didactique des mathématiques (questions vives en didactique des mathématiques : problèmes de la profession d’enseignant, rôle du langage)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3239,51 +3239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une situation de formulation sur la numération pour les classes ordinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème colloque international de la COPIRELEM, Faire des mathématiques à l’école : de la formation des enseignants à l’activité de l’élève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3308,51 +3308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle ressource pour enseigner la numération décimale ? Présentation d'une ingénierie didactique de développement en cours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Espace Mathématique Francophone. Enseignement et contrat social : Enjeux et défis pour le 21ème siècle, EMF 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3377,51 +3377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles pistes pour l'ingénierie didactique. Un exemple de travail en cours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international La didactique des mathématiques : approches et enjeux. Hommage à Michèle Artigue </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3478,64 +3478,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brousseau et la COPIRELEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dans C.Derouet, V. Durand-Guerrier, C. Lemrich, A.-C.Mathé (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en hommage à l'oeuvre de Guy Brousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. IREM d'Aquitaine, pp.273-274, 2025</w:t>
@@ -3596,77 +3596,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un document-cadre pour la formation des professeurs des écoles à l'enseignement des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 134, pp.55-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3691,90 +3691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer l’exercice de la vigilance didactique en formation initiale à l’enseignement des mathématiques par le biais du jeu de rôles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante-Orsola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (3), pp.112-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3808,51 +3808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations autour d’une situation de comparaison de quantités pour l’apprentissage des unités de numération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23 (4), pp.765-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3880,187 +3880,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priorités et stratégies d'un formateur lors de la mise en œuvre d'un jeu de rôles en mathématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faites parler et écrire les nombres en unités de numération !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Houdement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frederick Tempier</w:t>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Au fil des maths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 549, pp.6-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146490v1</w:t>
+                <w:t xml:space="preserve">hal-04607559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que nous disent les professeurs de CM2 de leurs pratiques d'enseignement des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allard, Cécile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4068,215 +4020,263 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Peltier-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 111, pp.69-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04263948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faites parler et écrire les nombres en unités de numération !</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Priorités et stratégies d'un formateur lors de la mise en œuvre d'un jeu de rôles en mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante-Orsola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au fil des maths</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les pratiques de formation à l’enseignement des mathématiques. Une approche par la recherche en didactique, Volume thématique 1, pp.55-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/adsc.1650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607559v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familier mais problématique, le tableau de numération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 109, pp.55-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4301,51 +4301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de formation à l'enseignement des mathématiques : une approche par la recherche en didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4539,103 +4539,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MISE EN ABYME D'UN JEU DE ROLES POUR LA FORMATION DE FORMATEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante-Orsola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4660,51 +4660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands nombres au cycle 3 : de nouvelles pistes de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4723,252 +4723,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding place value with numeration units.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Introduction au numéro spécial sur les dispositifs de formation à l’enseignement des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZDM Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (1), pp.25-37. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.83-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11858-018-0985-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42330-019-00052-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081109v1</w:t>
+                <w:t xml:space="preserve">hal-03630396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au numéro spécial sur les dispositifs de formation à l’enseignement des mathématiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Understanding place value with numeration units.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Houdement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (2), pp.83-86. </w:t>
+              <w:t xml:space="preserve">ZDM Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (1), pp.25-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42330-019-00052-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11858-018-0985-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630396v1</w:t>
+                <w:t xml:space="preserve">hal-02081109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Special Issue on Mathematics Teacher Education Apparatuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (2), pp.87-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5002,103 +5002,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à aider un élève en mathématiques: une étude des potentialités d’un scénario de formation basé sur un jeu de rôles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante-Orsola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5132,51 +5132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pistes pour enseigner les grands nombres au cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit x</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108, pp.41-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5195,234 +5195,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir une ressource pour l’enseignement de la numération décimale de position.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Un regard sur les nombres à la transition école-collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chambris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Chambris</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+              <w:t xml:space="preserve">Repères IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724780v1</w:t>
+                <w:t xml:space="preserve">hal-01724757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard sur les nombres à la transition école-collège</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Concevoir une ressource pour l’enseignement de la numération décimale de position.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chambris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724757v1</w:t>
+                <w:t xml:space="preserve">hal-01724780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composer et décomposer : un révélateur de la compréhension de la numération chez les élèves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5447,51 +5447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspectives for didactical engineering: an example for the development of a resource for teaching decimal number system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (2-3), pp.261 - 276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5525,138 +5525,265 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude des programmes et manuels sur la numération décimale au CE2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 86, pp.59 - 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques de formation à l'enseignement des mathématiques : une approche en didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Celi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Annales thématiques, numéro 1, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats de l'enquête sur les pratiques d'enseignement des mathématiques, PRAESCO, en classe de CM2 en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5712,184 +5839,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Série Études - Document de travail n° 2022.E05, DEPP-MEN. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146519v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-04518675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6060,51 +6060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abboud, M. 2019, Mathématiques en scène, des ponts entre les disciplines. Actes du Colloque EMF 2018, 2-86612-391-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6174,51 +6174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Chellougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Pensée Sauvage éditions, Vol.1, (239 p.), 2019, ISBN 978 2 85919 335 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -6279,51 +6279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coppé, S., Roditi, É., Celi, V., Chellougui, F., Tempier, F., Allard, C., Corriveau, C., Haspekian, M., Masselot, P., Rousse, S., Sabra, H. &amp; Kiwan-Zacka, M. (Eds.). Grenoble : La pensée Sauvage éditions, Nouvelles perspectives en didactique : géométrie, évaluation des apprentissages mathématiques, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6341,51 +6341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de la numération décimale de position au CE2 : étude des relations entre contraintes et libertés institutionnelles et pratiques des enseignants. Mémoire de Master.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IREM de Paris. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IREM de Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -6500,51 +6500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Peltier-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, http://www.cafepedagogique.net/lexpresso/Pages/2021/03/09032021Article637508704322273896.aspx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6614,51 +6614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Peltier-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, http://www.cafepedagogique.net/lexpresso/Pages/2020/12/08122020Article637430181185203796.aspx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6708,90 +6708,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPOSITION D'UN CADRE D'ANALYSE DE SITUATIONS DE FORMATION DE PROFESSEURS DES ECOLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mangiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6837,51 +6837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels besoins de formation sur la numération des entiers à l'école primaire ? D'une ingénierie didactique pour le développement d'une ressource à la formation des enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude de différentes formes d'interactions entre recherches en didactique des mathématiques et formations professionnelles des enseignants.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6938,51 +6938,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La numération décimale à l'école primaire. Une ingénierie didactique pour le développement d'une ressource.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Paris-Diderot - Paris VII, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7099,51 +7099,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFE565C5"/>
+    <w:nsid w:val="904E5B65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7247,51 +7247,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A09E3CDD"/>
+    <w:nsid w:val="33D25590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7395,51 +7395,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8A99FDDD"/>
+    <w:nsid w:val="1E86F159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7632,51 +7632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederick-tempier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1845-9130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15984679X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/159903538" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000107154465" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerationdecimale.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerationdecimale.free.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanquart-Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581915v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Kiwan-Zacka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761099v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bilgot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lauren&#231;ot Sorgius" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chanudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Metin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Allard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Peltier-Barbier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-&#173;biel Winder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lajoie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Billy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724615v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Grietens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724555v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111947ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-023-00307-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146490v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Tempier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1650" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard, C&#233;cile" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747805v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1570" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Solnon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-21-10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630419v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-018-0985-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-019-00052-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-019-00051-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938301v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-018-0021-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630411v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724780v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10857-015-9333-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146519v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836066v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gouv.fr/media/118634/download" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demonty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501001v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500997v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170004v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724743v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00921691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederick-tempier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1845-9130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15984679X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/159903538" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000107154465" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerationdecimale.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerationdecimale.free.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581915v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Kiwan-Zacka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanquart-Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761099v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bilgot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lauren&#231;ot Sorgius" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chanudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Metin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Allard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Peltier-Barbier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-&#173;biel Winder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lajoie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Billy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Grietens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724555v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111947ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-023-00307-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard, C&#233;cile" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Tempier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1650" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747805v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1570" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Solnon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-21-10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630419v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-019-00052-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-018-0985-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-019-00051-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938301v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-018-0021-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630411v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724757v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10857-015-9333-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836066v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gouv.fr/media/118634/download" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demonty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501001v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500997v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170004v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724743v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00921691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>