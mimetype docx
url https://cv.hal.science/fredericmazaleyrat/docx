--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -717,1550 +717,1550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489988v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of 16 O 6+ ion-irradiation on structural, magnetic properties and antistructural modeling of Zn-nanoferrites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Mn-Fe magnetic interaction in mechanically alloyed Fe doped-MnAlC by 57Fe Mössbauer spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. S. Modak</w:t>
+                <w:t xml:space="preserve">Van Tang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetiana Tatarchuk</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 767 (1), pp.115-125. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 568, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15421406.2023.2228645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322903v2</w:t>
+                <w:t xml:space="preserve">hal-04164841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux ferromagnétiques amorphes et nanocristallins</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Great multiferroic properties in BiFeO 3 /BaTiO 3 system with composite-like structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghai Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenglan Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Salmanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Otonicar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v2-d2150⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (15), pp.152904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0139017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199501v1</w:t>
+                <w:t xml:space="preserve">hal-04104189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Great multiferroic properties in BiFeO 3 /BaTiO 3 system with composite-like structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mojca Otonicar</w:t>
+                <w:t xml:space="preserve">Effect of 16 O 6+ ion-irradiation on structural, magnetic properties and antistructural modeling of Zn-nanoferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Parmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Modak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Tatarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0139017⟩</w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 767 (1), pp.115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15421406.2023.2228645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104189v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322903v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Mn-Fe magnetic interaction in mechanically alloyed Fe doped-MnAlC by 57Fe Mössbauer spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matériaux ferromagnétiques amorphes et nanocristallins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 568, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.D2150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v2-d2150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164841v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si 9+ Ion-Irradiation Induced Modification of Structural and Magnetic Properties of Zn-Nanoferrite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matériaux magnétiques pour les voitures électriques, état de l’art et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Modak</w:t>
+                <w:t xml:space="preserve">Anthony Juton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.20-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451218v1</w:t>
+                <w:t xml:space="preserve">hal-03988568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting rid of critical raw materials in hard magnets: is it feasible?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Si 9+ Ion-Irradiation Induced Modification of Structural and Magnetic Properties of Zn-Nanoferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Parmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Modak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (2), pp.2101110. </w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.053015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3115031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2162-8777/ac6f1b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647198v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Rechtschaffner and Doehlert approches to elaborate the NiFe2O4 thin film</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Getting rid of critical raw materials in hard magnets: is it feasible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hager Maghraoui-Meherzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2021.139223⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (2), pp.2101110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3115031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461779v1</w:t>
+                <w:t xml:space="preserve">hal-03647198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Mössbauer and magnetic study of Co1-xZnxFe2O4 (x = 0.0 − 0.56) nano ferrites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V R Reddy</w:t>
+                <w:t xml:space="preserve">Investigation of Rechtschaffner and Doehlert approches to elaborate the NiFe2O4 thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hager Maghraoui-Meherzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10751-022-01814-1⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 787, pp.139223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2021.139223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936653v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of magnetic hysteresis loops of the Ni-5at.%W alloy substrate as a function of temperature in a stack of 2G HTS coated conductor annuli</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural, Mössbauer and magnetic study of Co1-xZnxFe2O4 (x = 0.0 − 0.56) nano ferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S N Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S S Modak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V R Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2022.3199928⟩</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 244 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10751-022-01814-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774996v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux magnétiques pour les voitures électriques, état de l’art et perspectives</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement of magnetic hysteresis loops of the Ni-5at.%W alloy substrate as a function of temperature in a stack of 2G HTS coated conductor annuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brialmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vanderheyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungyong Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anup Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2022.3199928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03988568v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermal energy harvester using LaFeSi magnetocaloric materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Cd content on properties of Ni1-xCdxFe2O4 nanoferrites prepared without post-preparation thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Ahmim</w:t>
+                <w:t xml:space="preserve">S.N. Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Almanza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+                <w:t xml:space="preserve">U.P. Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3008753⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, pp.2205-2211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2021.03.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925562v1</w:t>
+                <w:t xml:space="preserve">hal-04451256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-oscillation and heat management in a LaFeSi based thermomagnetic generator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">A thermal energy harvester using LaFeSi magnetocaloric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ahmim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168428⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3008753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348584v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Cd content on properties of Ni1-xCdxFe2O4 nanoferrites prepared without post-preparation thermal treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">U.P. Deshpande</w:t>
+                <w:t xml:space="preserve">Self-oscillation and heat management in a LaFeSi based thermomagnetic generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46, pp.2205-2211. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 540, pp.168428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2021.03.204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451256v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">57Fe Mössbauer study of CoCrxFe2-xO4 nano ferrite</w:t>
               </w:r>
@@ -2272,51 +2272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Modak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2380,51 +2380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on magnetic properties of mechanically alloyed τ-MnAlC with Fe addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Tang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2432,51 +2432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Minh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.168892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2510,51 +2510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of coercivity and magnetic relaxation in a Mn–Al–C permanent magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2755,1827 +2755,1827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of structural, magnetic properties and bandgap of spinel Co1−xFe2+xO4 ferrite</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loss decomposition in plastically deformed and partially annealed steel sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J.G. Landgraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Luiz Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Botani de Souza Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.02.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 502, pp.166452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821411v1</w:t>
+                <w:t xml:space="preserve">hal-03000534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of novel soft magnetic [(Fe0.7Co0.3)71.2B24Y4.8]96Nb4/V2O5 bulk metallic glassy/composite cores with excellent magnetic permeability and low core losses</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exchange-bias features in nanoceramics prepared by spark plasma sintering of exchange-biased nanopowders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Franceschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Perez Quiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.156427⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (17), pp.5941-5949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0tc00428f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451203v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and magnetic study of plasma assisted solid-state dewetting of ultra-thin cobalt films on conductive titanium silicon nitride supports</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Lungu</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of novel soft magnetic [(Fe0.7Co0.3)71.2B24Y4.8]96Nb4/V2O5 bulk metallic glassy/composite cores with excellent magnetic permeability and low core losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hossein Taghvaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.137973⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 846, pp.156427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.156427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490266v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange-bias features in nanoceramics prepared by spark plasma sintering of exchange-biased nanopowders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
+                <w:t xml:space="preserve">Morphological and magnetic study of plasma assisted solid-state dewetting of ultra-thin cobalt films on conductive titanium silicon nitride supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andalouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Brinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Porosnicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lungu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 703, pp.137973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.137973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0tc00428f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02960868v1</w:t>
+                <w:t xml:space="preserve">hal-03490266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental design approach for the synthesis of 3D-CoFe2O4 nanoflowers thin films by low-cost process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kais Djebali</w:t>
+                <w:t xml:space="preserve">Study of structural, magnetic properties and bandgap of spinel Co1−xFe2+xO4 ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U.P. Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123493⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.358-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389420v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni addition induced modification of structural, magnetic properties and bandgap of Ni-Zn nano ferrites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Verma</w:t>
+                <w:t xml:space="preserve">Experimental design approach for the synthesis of 3D-CoFe2O4 nanoflowers thin films by low-cost process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.01.489⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 255, pp.123493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821228v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cr content-dependent modification of structural, magnetic properties and bandgap in green synthesized Co–Cr nano-ferrites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tetiana Tatarchuk</w:t>
+                <w:t xml:space="preserve">Ni addition induced modification of structural, magnetic properties and bandgap of Ni-Zn nano ferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U.P. Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15421406.2020.1732537⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (3), pp.329-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.01.489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451196v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Loss Power of Co/Li/Zn-Mixed Ferrite Powders for Magnetic Hyperthermia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luca Martino</w:t>
+                <w:t xml:space="preserve">Cr content-dependent modification of structural, magnetic properties and bandgap in green synthesized Co–Cr nano-ferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priyanka Tiwari</w:t>
+                <w:t xml:space="preserve">U. Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Tatarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (7), pp.2151. </w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 699 (1), pp.39-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20072151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15421406.2020.1732537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200192v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition assisted tuning properties of CoCrxFe2-xO4 spinel nano ferrites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Specific Loss Power of Co/Li/Zn-Mixed Ferrite Powders for Magnetic Hyperthermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Coisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Celegato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.01.603⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (7), pp.2151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20072151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821293v1</w:t>
+                <w:t xml:space="preserve">hal-04200192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss decomposition in plastically deformed and partially annealed steel sheets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composition assisted tuning properties of CoCrxFe2-xO4 spinel nano ferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U.P. Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 502, pp.166452. </w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.350-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.01.603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000534v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni addition induced modification of structural, magnetic properties and antistructural modeling of Zn 1-x Ni x Fe 2 O 4 (x = 0.0 - 1.0) nanoferrites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Modak</w:t>
+                <w:t xml:space="preserve">On the limits of Reactive-Spark-Plasma Sintering to prepare magnetically enhanced nanostructured ceramics: the case of the CoFe2O4-NiO system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Franceschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tatarchuk</w:t>
+                <w:t xml:space="preserve">Nicolas Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15421406.2019.1578519⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.14119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-50657-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451166v1</w:t>
+                <w:t xml:space="preserve">hal-04451215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Zn addition on structural, magnetic properties and anti-structural modeling of magnesium-nickel nano ferrites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+                <w:t xml:space="preserve">Thermal energy harvesting system based on magnetocaloric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (1), pp.10902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2019180284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.02.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04451158v1</w:t>
+                <w:t xml:space="preserve">hal-02072560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the limits of Reactive-Spark-Plasma Sintering to prepare magnetically enhanced nanostructured ceramics: the case of the CoFe2O4-NiO system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+                <w:t xml:space="preserve">Ni addition induced modification of structural, magnetic properties and antistructural modeling of Zn 1-x Ni x Fe 2 O 4 (x = 0.0 - 1.0) nanoferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Modak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tatarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-50657-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 674 (1), pp.130-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15421406.2019.1578519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451215v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal energy harvesting system based on magnetocaloric materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Zn addition on structural, magnetic properties and anti-structural modeling of magnesium-nickel nano ferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Ahmim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martino Lobue</w:t>
+                <w:t xml:space="preserve">S.N. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Tatarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85 (1), pp.10902. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 229, pp.78-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2019180284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072560v2</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogenation and sintering of (Nd-Zr)Fe10Si2 tetragonal compounds for permanent magnets applications</w:t>
               </w:r>
@@ -4747,51 +4747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -4855,51 +4855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Raghuvanshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.N. Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.K. Avasthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4957,542 +4957,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D and 2D loss measuring methods: optimized setup design, advanced testing, results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of cold isostatic pressing on the magnetic properties of Ni-Zn-Cu ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Appino</w:t>
+                <w:t xml:space="preserve">Trong Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Ragusa</w:t>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fausto Fiorillo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2846619⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4994210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332650v1</w:t>
+                <w:t xml:space="preserve">hal-01919229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced magnetoelectric voltage in ferrite/PZT/ferrite composite for AC current sensor application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Aubert</w:t>
+                <w:t xml:space="preserve">Cation distribution effect on static and dynamic magnetic properties of Co 1-x Zn x Fe 2 O 4 ferrite powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Loyau</w:t>
+                <w:t xml:space="preserve">M. Coisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chaplier</w:t>
+                <w:t xml:space="preserve">F. Celegato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raghuvanshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 456, pp.372 - 380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-018-9576-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2018.02.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841115v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cold isostatic pressing on the magnetic properties of Ni-Zn-Cu ferrite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1D and 2D loss measuring methods: optimized setup design, advanced testing, results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trong Trung Le</w:t>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+                <w:t xml:space="preserve">Carlo Ragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lebey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fausto Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4994210⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2846619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919229v1</w:t>
+                <w:t xml:space="preserve">hal-02332650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation distribution effect on static and dynamic magnetic properties of Co 1-x Zn x Fe 2 O 4 ferrite powders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Barrera</w:t>
+                <w:t xml:space="preserve">Enhanced magnetoelectric voltage in ferrite/PZT/ferrite composite for AC current sensor application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coisson</w:t>
+                <w:t xml:space="preserve">V. Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Celegato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Raghuvanshi</w:t>
+                <w:t xml:space="preserve">G. Chaplier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 456, pp.372 - 380. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2018.02.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10854-018-9576-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919237v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg 1-x Zn x Fe 2 O 4 nanoparticles: Interplay between cation distribution and magnetic properties</w:t>
               </w:r>
@@ -5595,90 +5595,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Magnetostriction of CoFe2O4 and Its Role in Magnetoelectric Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (4), pp.044035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5725,90 +5725,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of the ferromagnetic L1 0 phase in the Mn-Al-C alloys induced by high-pressure spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ahmim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Etgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (5), pp.056217. </w:t>
@@ -5840,1780 +5840,1780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First vs second order magnetocaloric material for thermomagnetic energy conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Almanza</w:t>
+                <w:t xml:space="preserve">Ferromagnetic L 10 phase formation in the Mn–Al–C alloys induced by high-pressure spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Pasko</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Quetel-Weben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2697398⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 53, pp.2101505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2732500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514750v1</w:t>
+                <w:t xml:space="preserve">hal-01489975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the magnetoelectric effect in multiferroic CoFe2O4/PZT bilayer by induced uniaxial magnetic anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical modeling of demagnetizing effect in magnetoelectric ferrite/PZT/ferrite trilayers taking into account a mechanical coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martino Lobue</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 426, pp.530 - 539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.11.125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2696162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01636268v1</w:t>
+                <w:t xml:space="preserve">hal-01636260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution effect of Me = Al, Bi, Cr and Mn to the microwave properties of polyaniline/BaMeFe 11 O 19 for absorbing electromagnetic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir Ben Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadia Dhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 692, pp.774-786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.09.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Absorption and the Magnetic Hyperthermia Applications of Li0.3 Zn0.3 Co0.1 Fe2.3 O4 Nanoparticles in Multiwalled Carbon Nanotube Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhumita Dalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biswarup Satpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir B. Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (46), pp.40831 - 40845. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.7b12091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniaxial anisotropy and enhanced magnetostriction of CoFe2O4 induced by reaction under uniaxial pressure with SPS</w:t>
+                <w:t xml:space="preserve">Enhancement of the magnetoelectric effect in multiferroic CoFe2O4/PZT bilayer by induced uniaxial magnetic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Lobue</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (11), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2696162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.03.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01636264v1</w:t>
+                <w:t xml:space="preserve">hal-01636268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Carbon Addition on Magnetic Order in Mn-Al-C Alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victor H. Etgens</w:t>
+                <w:t xml:space="preserve">First vs second order magnetocaloric material for thermomagnetic energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Isnard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexander Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (11), pp.2101406 </w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2710639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2697398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491135v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic L 10 phase formation in the Mn–Al–C alloys induced by high-pressure spark plasma sintering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uniaxial anisotropy and enhanced magnetostriction of CoFe2O4 induced by reaction under uniaxial pressure with SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2732500⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (9), pp.3101-3105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489975v1</w:t>
+                <w:t xml:space="preserve">hal-01636264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modeling of demagnetizing effect in magnetoelectric ferrite/PZT/ferrite trilayers taking into account a mechanical coupling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Carbon Addition on Magnetic Order in Mn-Al-C Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Etgens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 426, pp.530 - 539. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (11), pp.2101406 </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.11.125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2710639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636260v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of thermomagnetic cycle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+                <w:t xml:space="preserve">Enhancement of Medium Frequency Hysteresis Loop Measurements Over a Wide Temperature Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.11.058⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (7), pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2535860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400798v1</w:t>
+                <w:t xml:space="preserve">hal-01727762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPS co-sintered monolithic transformers for power electronics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of deposition time on structural and magnetic properties of pulse laser deposited hard-soft composite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Satalkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2504876⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 755 (1), pp.012043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/755/1/012043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340090v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Medium Frequency Hysteresis Loop Measurements Over a Wide Temperature Range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+                <w:t xml:space="preserve">A Simple Compensation Method for the Accurate Measurement of Magnetic Losses With a Single Strip Tester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Chaplier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (7), pp.1 - 4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2535860⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 52 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2527829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727762v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of deposition time on structural and magnetic properties of pulse laser deposited hard-soft composite films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Lobue</w:t>
+                <w:t xml:space="preserve">Magnetics for power electronics integration from powders to passive components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingenierías</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (70), pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734975v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Compensation Method for the Accurate Measurement of Magnetic Losses With a Single Strip Tester</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Khan</w:t>
+                <w:t xml:space="preserve">SPS co-sintered monolithic transformers for power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Appino</w:t>
+                <w:t xml:space="preserve">K. Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaplier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Fiorillo</w:t>
+                <w:t xml:space="preserve">A. Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (5), </w:t>
+              <w:t xml:space="preserve">, 2016, 52 (5), pp. 8400404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2527829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2504876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327663v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetics for power electronics integration from powders to passive components</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+                <w:t xml:space="preserve">Numerical study of thermomagnetic cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingenierías</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.11.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823275v1</w:t>
+                <w:t xml:space="preserve">hal-01400798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiscale Modeling of Magnetic Shape Memory Alloys: Application to NiMnGa Single Crystal</w:t>
               </w:r>
@@ -7729,103 +7729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray diffraction analysis of the magnetoelastic phase transition in the Mn-Fe-P-Si magnetocaloric alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Bartok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (5), pp.056204. </w:t>
@@ -7902,64 +7902,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kustov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 400, pp.333-338. </w:t>
@@ -7997,77 +7997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of non-magnetic and magnetic trivalent ion substitutions on BaM-ferrite properties synthesized by hydrothermal method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir Ben Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadia Dhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8127,77 +8127,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of Losses in Non-Oriented Iron Silicon Sheets: Influence on Electrical Machine Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Hamrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (2), pp.1 - 7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8231,77 +8231,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of multiroute synthesis for polyaniline-barium ferrite composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir Ben Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadia Dhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8342,2463 +8342,2463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt Doping Effect on Ni-Zn-Cu Ferrites Produced by Reactive Sintering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+                <w:t xml:space="preserve">Comparison of three measuring systems at high frequency for non oriented silicon steels: influence of the rolling direction on magnetic losses and B(H) curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hamrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.12.146⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448858v1</w:t>
+                <w:t xml:space="preserve">hal-01730191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of an anisotropic M-type LaCo-substituted strontium hexaferrite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+                <w:t xml:space="preserve">The Current Sensors in Power Electronics, a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Labouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150099⟩</w:t>
+              <w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.7 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09398368.2001.11463473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259667v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Current Sensors in Power Electronics, a Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Labouré</w:t>
+                <w:t xml:space="preserve">Cobalt Doping Effect on Ni-Zn-Cu Ferrites Produced by Reactive Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09398368.2001.11463473⟩</w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.1306 - 1313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.12.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870531v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin effect in steel sheets under rotating induction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Structural and magnetic properties of an anisotropic M-type LaCo-substituted strontium hexaferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-151995⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01327665v1</w:t>
+                <w:t xml:space="preserve">hal-01259667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoelectric effect in layered ferrite/PZT composites. Study of the demagnetizing effect on the magnetoelectric behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Morin</w:t>
+                <w:t xml:space="preserve">Skin effect in steel sheets under rotating induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Hamrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Chaplier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4919722⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-151995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494766v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to decrease the harmonic distortion in Mn-Zn ferrite/PZT and Ni-Zn ferrite/PZT layered composite rings exhibiting high magnetoelectric effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Morin</w:t>
+                <w:t xml:space="preserve">Magnetoelectric effect in layered ferrite/PZT composites. Study of the demagnetizing effect on the magnetoelectric behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+                <w:t xml:space="preserve">Victor Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 118, pp.154101 - 154101. </w:t>
+              <w:t xml:space="preserve">, 2015, 117, pp.184102 - 184102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4933266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4919722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328469v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three measuring systems at high frequency for non oriented silicon steels: influence of the rolling direction on magnetic losses and B(H) curve</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martino Lobue</w:t>
+                <w:t xml:space="preserve">A method to decrease the harmonic distortion in Mn-Zn ferrite/PZT and Ni-Zn ferrite/PZT layered composite rings exhibiting high magnetoelectric effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lécrivain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+                <w:t xml:space="preserve">V. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, pp.154101 - 154101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4933266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730191v1</w:t>
+                <w:t xml:space="preserve">hal-01328469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computationally effective dynamic hysteresis model taking into account skin effect in magnetic laminations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martino Lobue</w:t>
+                <w:t xml:space="preserve">Structural, Dielectric, and Magnetic Properties of NiZnCu Ferrites Synthesized by Reactive Spark Plasma Sintering Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B+C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2013.09.036⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (4), pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2284766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100311v1</w:t>
+                <w:t xml:space="preserve">hal-01100797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency rotational losses in different Soft Magnetic Composites (SMC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Appino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115 (17), pp.17A331-1-17A331-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4865974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of hard-soft magnetic ferrite films prepared by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Satalkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. N. Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Raghuvanshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tapkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 534 (1), pp.012043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/534/1/012043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal in exchange-spring bilayer system under circularly polarized microwave field</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A computationally effective dynamic hysteresis model taking into account skin effect in magnetic laminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2325059⟩</w:t>
+              <w:t xml:space="preserve">Physica B+C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 435, pp.80 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2013.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128376v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma sintering of Mn–Al–C hard magnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martino Lobue</w:t>
+                <w:t xml:space="preserve">Magnetization reversal in exchange-spring bilayer system under circularly polarized microwave field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Tayade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Serpico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fazakas</w:t>
+                <w:t xml:space="preserve">F Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. K. Varga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+                <w:t xml:space="preserve">M Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (6), pp.064203. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (11), pp.7100904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/6/064203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2325059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973537v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-analytical and analytical formulae for the classical loss in granular materials with rectangular and elliptical grain shapes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Mazaleyrat</w:t>
+                <w:t xml:space="preserve">Spark plasma sintering of Mn–Al–C hard magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fazakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. K. Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (6), pp.064203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/6/064203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100330v1</w:t>
+                <w:t xml:space="preserve">hal-00973537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Field Magnetization Behavior of Mn-Al-C Alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Semi-analytical and analytical formulae for the classical loss in granular materials with rectangular and elliptical grain shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Mazaleyrat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M.D. Coey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 50, pp.1 - 4. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2320598⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01100219v1</w:t>
+                <w:t xml:space="preserve">hal-01100330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Magnetic Moment of FeCo Nanoparticles Produced in Polyol Medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Zehani</w:t>
+                <w:t xml:space="preserve">High-Field Magnetization Behavior of Mn-Al-C Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. K. Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bez</w:t>
+                <w:t xml:space="preserve">P Stamenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Moscovici</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M.D. Coey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 50 (4), pp.2002505. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2288411⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 50, pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2320598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921153v1</w:t>
+                <w:t xml:space="preserve">hal-01100219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Dielectric, and Magnetic Properties of NiZnCu Ferrites Synthesized by Reactive Spark Plasma Sintering Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">High Magnetic Moment of FeCo Nanoparticles Produced in Polyol Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Behzad Ahmadi</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Champion</w:t>
+                <w:t xml:space="preserve">Jacques Moscovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bessais</w:t>
+                <w:t xml:space="preserve">N. Mliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 50 (4), pp.1 - 4. </w:t>
+              <w:t xml:space="preserve">, 2014, 50 (4), pp.2002505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2284766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2288411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100797v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard magnetic properties of melt-spun Mn-Al-C alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Giant Barkhausen jumps in exchange biased bulk nanocomposites sinterd fom core-shell Fe3O4-CoO nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. K. Varga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20134006008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (7), pp.3356-3359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2252004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827620v1</w:t>
+                <w:t xml:space="preserve">hal-00921149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Barkhausen jumps in exchange biased bulk nanocomposites sinterd fom core-shell Fe3O4-CoO nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Souad Ammar</w:t>
+                <w:t xml:space="preserve">Classical eddy current losses in Soft Magnetic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (7), pp.3356-3359. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (17), pp 17A322-1 - 17A322-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2252004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4795744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921149v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical eddy current losses in Soft Magnetic Composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fausto Fiorillo</w:t>
+                <w:t xml:space="preserve">Hard magnetic properties of melt-spun Mn-Al-C alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fazakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. K. Varga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (17), pp 17A322-1 - 17A322-3. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.06008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4795744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20134006008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825523v1</w:t>
+                <w:t xml:space="preserve">hal-00827620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new magnetoelastic resonance based technique to determine magnetomechanical parameters of amorphous ferromagnetic ribbons</w:t>
               </w:r>
@@ -10823,64 +10823,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lasheras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guttierez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 84, pp.043904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10908,2453 +10908,2453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of Mn-Zn ferrite microstructure by impedance spectroscopy, scanning transmission electron microscopy and energy dispersion spectrometry characterizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Loyau</w:t>
+                <w:t xml:space="preserve">Extended frequency analysis of the loss under rotating induction excitation in Soft Magnetic Composites (SMC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.Y. Wang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F . Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 111 (5), pp.053928. </w:t>
+              <w:t xml:space="preserve">, 2012, 111 (7), pp.07E325-1- 07E325-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3693544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3675177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738002v1</w:t>
+                <w:t xml:space="preserve">hal-00825518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct calorimetric measurements of isothermal entropy change on single crystal W-type hexaferrites at the spin reorientation transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analysis of Mn-Zn ferrite microstructure by impedance spectroscopy, scanning transmission electron microscopy and energy dispersion spectrometry characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 111 (7), pp.07A905. </w:t>
+              <w:t xml:space="preserve">, 2012, 111 (5), pp.053928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3670062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3693544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737899v1</w:t>
+                <w:t xml:space="preserve">hal-00738002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and prediction of magnetic losses in Soft Magnetic Composites under distorted induction waveform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Appino</w:t>
+                <w:t xml:space="preserve">Direct calorimetric measurements of isothermal entropy change on single crystal W-type hexaferrites at the spin reorientation transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F . Fiorillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Lécrivain</w:t>
+                <w:t xml:space="preserve">Vittorio Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (7), pp.07A905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3670062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825519v1</w:t>
+                <w:t xml:space="preserve">hal-00737899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of magnetic behaviour in very fine grained, spark plasma sintered NiCuZn Ferrites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization and prediction of magnetic losses in Soft Magnetic Composites under distorted induction waveform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F . Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (4), pp 1318 - 1326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3675983⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00675776v1</w:t>
+                <w:t xml:space="preserve">hal-00825519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of ferrite film prepared by pulsed laser deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature dependence of magnetic behaviour in very fine grained, spark plasma sintered NiCuZn Ferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/365/1/012023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (7), pp.07A5 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3675983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827727v1</w:t>
+                <w:t xml:space="preserve">hal-00675776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended frequency analysis of the loss under rotating induction excitation in Soft Magnetic Composites (SMC)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Lécrivain</w:t>
+                <w:t xml:space="preserve">Growth and characterization of ferrite film prepared by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Satalkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 365 (1), pp.012023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/365/1/012023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3675177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00825518v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and time on properties of Spark Plasma Sintered NiCuZn: Co ferrite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Temperature dependence of core loss in cobalt substituted Ni-Zn-Cu ferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3561444⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 323 (6), pp.735-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608882v1</w:t>
+                <w:t xml:space="preserve">hal-00579404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and Accelerated Aging Tests of Metglas 2605SA1 and Metglas 2605HB1 Amorphous Ribbons for Power Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Ultrasoft Finemet thin films for magneto-impedance microsensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Shahosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2158295⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.074010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/21/7/074010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661842v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Circuit Withstand Tests of 2605SA1-based Amorphous Distribution Transformers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Effect of temperature and time on properties of Spark Plasma Sintered NiCuZn: Co ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Jarry</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109, pp.07A504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3561444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2155632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00661849v1</w:t>
+                <w:t xml:space="preserve">hal-00608882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and structural characterization of nanosized BaCo_xZn_{2-x}Fe_{16}O_{27} hexaferrite in the vicinity of spin reorientation transition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physicochemical and Accelerated Aging Tests of Metglas 2605SA1 and Metglas 2605HB1 Amorphous Ribbons for Power Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Mouhamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Elleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (10), pp.3192-3195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2158295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/303/1/012045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00643884v1</w:t>
+                <w:t xml:space="preserve">hal-00661842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant coercivity of dense nanostructured spark plasma sintered barium hexaferrite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Short-Circuit Withstand Tests of 2605SA1-based Amorphous Distribution Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Mouhamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Elleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martino Lobue</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3556918⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (10), pp.14489-4492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2155632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579134v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of volume distribution of power loss in ferrite cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic and structural characterization of nanosized BaCo_xZn_{2-x}Fe_{16}O_{27} hexaferrite in the vicinity of spin reorientation transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3536792⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 303 (1), pp.012045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/303/1/012045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579116v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of Joule heating induced nanocrystallization on structural and magnetic properties of Co64Fe21B15 alloy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Giant coercivity of dense nanostructured spark plasma sintered barium hexaferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cap.2011.01.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109, pp.07A708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3556918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608883v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss separation in soft magnetic composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of volume distribution of power loss in ferrite cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 109, pp.07A317. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 109 (07), pp.07D308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3536792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3554207⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00584717v1</w:t>
+                <w:t xml:space="preserve">hal-00579116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of core loss in cobalt substituted Ni-Zn-Cu ferrites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the influence of Joule heating induced nanocrystallization on structural and magnetic properties of Co64Fe21B15 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Lebourgeois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Shashank N. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Tiberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Vinai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.10.037⟩</w:t>
+              <w:t xml:space="preserve">Current Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (4), pp.981-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cap.2011.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579404v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasoft Finemet thin films for magneto-impedance microsensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Alves</w:t>
+                <w:t xml:space="preserve">Loss separation in soft magnetic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Shahosseini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21, pp.074010. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109, pp.07A317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/21/7/074010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3554207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608888v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and modelling of magnetic vortex core structure in Permalloy nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature dependence of spin resonance in cobalt substituted NiZnCu ferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.04.081⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (18), pp.182502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3507266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415316v1</w:t>
+                <w:t xml:space="preserve">hal-00579402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of magnetic losses in Mn-Zn ferrites under biased and asymmetric excitation waveforms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observation and modelling of magnetic vortex core structure in Permalloy nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barrué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 322 (9-12), pp.1290-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.04.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2031471⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00658859v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of spin resonance in cobalt substituted NiZnCu ferrites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Labouré</w:t>
+                <w:t xml:space="preserve">Study of magnetic losses in Mn-Zn ferrites under biased and asymmetric excitation waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (18), pp.182502. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.451-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3507266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2031471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579402v1</w:t>
+                <w:t xml:space="preserve">hal-00658859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of core-shell structure silica-coated Fe29.5Ni70.5 nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13457,64 +13457,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs Gercsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. K. Varga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 280 (2-3), pp.391-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13542,376 +13542,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-related magnetic properties of MnZn ferrite with ultra-fine grain structure</w:t>
+                <w:t xml:space="preserve">Vortex Flux Channeling in Magnetic Nanoparticle Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moulin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Champion</w:t>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Langlois</w:t>
+                <w:t xml:space="preserve">Rafal Dunin-Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lécrivain</w:t>
+                <w:t xml:space="preserve">Michael Scheinfein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap:2003040⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91 (25), pp.257207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.257207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934759v1</w:t>
+                <w:t xml:space="preserve">hal-04524555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex Flux Channeling in Magnetic Nanoparticle Chains</w:t>
+                <w:t xml:space="preserve">Structure-related magnetic properties of MnZn ferrite with ultra-fine grain structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+                <w:t xml:space="preserve">J. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafal Dunin-Borkowski</w:t>
+                <w:t xml:space="preserve">P. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Scheinfein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécilie Duhamel</w:t>
+                <w:t xml:space="preserve">M. Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (1), pp.49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2003040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.257207⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524555v1</w:t>
+                <w:t xml:space="preserve">hal-03934759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of MnZn ferrite with ultra-fine grain structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Grenèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 254-255, pp.538-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13957,64 +13957,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of nanocomposites containing Fe-Ni or Fe dispersed in a Mn-Zn ferrite matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.K. Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14242,687 +14242,687 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode et approche de conception d'alliages fonctionnel dans le cadre d'alliages à haute entropie et composition complexe.</w:t>
+                <w:t xml:space="preserve">Giant Coercivity in Manganese Substituted Strontium M-type Hexaferrite Nanopowders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Plagnol--Chauzu</w:t>
+                <w:t xml:space="preserve">Adel Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Peltier</w:t>
+                <w:t xml:space="preserve">Sarra Gam‐derouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fodil Meraghni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Delalande</w:t>
+                <w:t xml:space="preserve">Venkateswara Yenugonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Joint MMM Intermag 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, La nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313057v1</w:t>
+                <w:t xml:space="preserve">hal-04942696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation statistique de la perméabilité des matériaux magnétiques doux composites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of guillotine cutting on losses in silicon steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Le Soudeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Soft Magnetic Materials conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506878v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des pertes fer dans un acier au silicium à température cryogénique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast estimation of the influence of a tensile plastic strain on the magnetic behaviour of electrical steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Le Soudeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Rietzler</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, UPS, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">27th Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers Magnetics Society, Sep 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398425v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Coercivity in Manganese Substituted Strontium M-type Hexaferrite Nanopowders</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode et approche de conception d'alliages fonctionnel dans le cadre d'alliages à haute entropie et composition complexe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Gam‐derouich</w:t>
+                <w:t xml:space="preserve">Sacha Plagnol--Chauzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkateswara Yenugonda</w:t>
+                <w:t xml:space="preserve">Laurent Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodil Meraghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint MMM Intermag 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, La nouvelle Orléans, United States</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942696v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of guillotine cutting on losses in silicon steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Analyses des pertes fer dans un acier au silicium à température cryogénique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Rietzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Magnetic Materials conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, UPS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252454v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast estimation of the influence of a tensile plastic strain on the magnetic behaviour of electrical steels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation statistique de la perméabilité des matériaux magnétiques doux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Soft Magnetic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers Magnetics Society, Sep 2025, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252453v1</w:t>
+                <w:t xml:space="preserve">hal-05506878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermal-treatment on structural, mössbauer and magnetic properties of ZN-Nanoferrite</w:t>
               </w:r>
@@ -15388,77 +15388,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A La-Fe-Si Based Thermo-Magnetic Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ahmim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15576,1992 +15576,1992 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of magnetic flux paths in transverse flux machines through the use of iron wire wound materials</w:t>
+                <w:t xml:space="preserve">Green synthesis and characterization of Ni0.8Zn0.2Fe2O4 nano ferrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Giedymin</w:t>
+                <w:t xml:space="preserve">Saurabh Raghuvanshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Cherrière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+                <w:t xml:space="preserve">Rulan Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashank Kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 12th International Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives (SDEMPED)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DEMPED.2019.8864913⟩</w:t>
+              <w:t xml:space="preserve">Advances in basic Science (ICABS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bahal, India. pp.160002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5122583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777566v1</w:t>
+                <w:t xml:space="preserve">hal-04453089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation condition assisted modification of structural and magnetic properties of MgFe2O4 nano ferrite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Verma</w:t>
+                <w:t xml:space="preserve">Single reaction mixture synthesis and characterization of CoF2O4 – BaFe12O19 nano-composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Raghuvanshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rulan Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arindam Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Basic Science. ICABS 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5122584⟩</w:t>
+              <w:t xml:space="preserve">Advances in basic Science (ICABS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Bahal, India. pp.070031, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5122423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451261v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structural and magnetic properties of CoCrxFe2-xO4 (0.0≤ x ≤ 1.0) nano-ferrite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Synthesis, structural and magnetic properties of cadmium substituted Li-ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rulan Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashank Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rulan Verma</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S S Modak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in basic Science (ICABS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2019, Bahal, India. pp.160016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5122597⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2019, Bahal, India. pp.160006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5122587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452727v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single reaction mixture synthesis and characterization of CoF2O4 – BaFe12O19 nano-composite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Cd content dependent magnetic properties of Li0.5-x/2 Cdx Fe2.5-x/2O4 nano-ferrite prepared without post preparation thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rulan Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashank Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arindam Ghosh</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S S Modak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in basic Science (ICABS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2019, Bahal, India. pp.070031, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5122423⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2019, Bahal, India. pp.160015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5122596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453061v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structural and magnetic properties of cadmium substituted Li-ferrite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S S Modak</w:t>
+                <w:t xml:space="preserve">Preparation condition assisted modification of structural and magnetic properties of MgFe2O4 nano ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in basic Science (ICABS 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5122587⟩</w:t>
+              <w:t xml:space="preserve">Advances in Basic Science. ICABS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Bahal, India. pp.160003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5122584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453297v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cd content dependent magnetic properties of Li0.5-x/2 Cdx Fe2.5-x/2O4 nano-ferrite prepared without post preparation thermal treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
+                <w:t xml:space="preserve">Synthesis, structural and magnetic properties of CoCrxFe2-xO4 (0.0≤ x ≤ 1.0) nano-ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashank Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rulan Verma</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S S Modak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in basic Science (ICABS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2019, Bahal, India. pp.160015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5122596⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2019, Bahal, India. pp.160016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5122597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453274v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cd content dependent structural and magnetic properties of Cd-Ni nano ferrite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+                <w:t xml:space="preserve">Optimization of magnetic flux paths in transverse flux machines through the use of iron wire wound materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Giedymin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Avcilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Schafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in basic Science (ICABS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Bahal, India. pp.160001, </w:t>
+              <w:t xml:space="preserve">2019 IEEE 12th International Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives (SDEMPED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.23-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5122582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DEMPED.2019.8864913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452705v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Mg Content on Structural and Magnetic Properties of Green-Synthesized Li0.5–0.5xMgxFe2.5–0.5xO4 (0.0 ≤ x ≤ 0.8) Nanoferrites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Tatarchuk</w:t>
+                <w:t xml:space="preserve">Cd content dependent structural and magnetic properties of Cd-Ni nano ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rulan Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashank Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference Nanotechnology and Nanomaterials (NANO2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Kyiv (Kiev), Ukraine. pp.431-442, </w:t>
+              <w:t xml:space="preserve">Advances in basic Science (ICABS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Bahal, India. pp.160001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17755-3_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5122582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453195v1</w:t>
+                <w:t xml:space="preserve">hal-04452705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green synthesis and characterization of Li0.5-0.5xMgxFe2.5-0.5xO4 (0.0 ≤ x ≤ 1.0) nano ferrite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rulan Verma</w:t>
+                <w:t xml:space="preserve">Influence of Mg Content on Structural and Magnetic Properties of Green-Synthesized Li0.5–0.5xMgxFe2.5–0.5xO4 (0.0 ≤ x ≤ 0.8) Nanoferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tatarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in basic Science (ICABS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Bahal, India. pp.150018, </w:t>
+              <w:t xml:space="preserve">6th International Conference Nanotechnology and Nanomaterials (NANO2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Kyiv (Kiev), Ukraine. pp.431-442, </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5122567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17755-3_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452935v1</w:t>
+                <w:t xml:space="preserve">hal-04453195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation condition, composition and post-preparation thermal treatment assisted control of structural and magnetic properties of spinel nano ferrites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green synthesis and characterization of Li0.5-0.5xMgxFe2.5-0.5xO4 (0.0 ≤ x ≤ 1.0) nano ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashank Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rulan Verma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priyanka Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in basic Science (ICABS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2019, Bahal, India. pp.020003, </w:t>
+              <w:t xml:space="preserve">, Feb 2019, Bahal, India. pp.150018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5122326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5122567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452984v1</w:t>
+                <w:t xml:space="preserve">hal-04452935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériaux magnétiques durs : état de l’art et tendances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation condition, composition and post-preparation thermal treatment assisted control of structural and magnetic properties of spinel nano ferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashank Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rulan Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Inter GT SEEDS - Machines non conventionnelles - Modèles analytiques - Matériaux magnétiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in basic Science (ICABS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Bahal, India. pp.020003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5122326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061262v1</w:t>
+                <w:t xml:space="preserve">hal-04452984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green synthesis and characterization of Ni0.8Zn0.2Fe2O4 nano ferrite</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les matériaux magnétiques durs : état de l’art et tendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shashank Kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in basic Science (ICABS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée Inter GT SEEDS - Machines non conventionnelles - Modèles analytiques - Matériaux magnétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5122583⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04453089v1</w:t>
+                <w:t xml:space="preserve">hal-02061262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de récupération d'énergie thermique à base de matériaux magnétocaloriques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martino Lobue</w:t>
+                <w:t xml:space="preserve">Comparaison entre la méthode flux-métrique et calorimétrique pour la mesure des pertes dans les ferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bounar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087120v2</w:t>
+                <w:t xml:space="preserve">hal-02982945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur de courant alternatif basé sur un composite magnétoélectrique en mode de connexion différentielle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis, structural and magnetic properties of Mg0.6Zn0.4CrxFe2-xO4 (0.0 ≤ x ≤ 2.0) nano ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raghuvanshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Satalkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Modak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Condensed Matter and Applied Physics (ICC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bikaner, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5032470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981823v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structural and magnetic properties of Mg0.6Zn0.4CrxFe2-xO4 (0.0 ≤ x ≤ 2.0) nano ferrite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Système de récupération d'énergie thermique à base de matériaux magnétocaloriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Condensed Matter and Applied Physics (ICC 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919255v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087120v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison entre la méthode flux-métrique et calorimétrique pour la mesure des pertes dans les ferrites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capteur de courant alternatif basé sur un composite magnétoélectrique en mode de connexion différentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chaplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982945v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between thermomagnetic and thermoelectric generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17612,77 +17612,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Energy Conversion Chain in a Thermomagnetic Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ahmim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17736,2457 +17736,2457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Zn addition on structural, magnetic properties, antistructural modeling of Co1−xZnxFe2O4 nano ferrite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Tatarchuk</w:t>
+                <w:t xml:space="preserve">First vs second order magnetocaloric material for thermomagnetic energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Condensed Matter and Applied Physics (ICC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bikaner, India. </w:t>
+              <w:t xml:space="preserve">2017 IEEE International Magnetics Conference (INTERMAG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5032390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INTMAG.2017.8007630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919251v1</w:t>
+                <w:t xml:space="preserve">hal-01790628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and antistructure modeling of Ni nano ferrite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Deshpande</w:t>
+                <w:t xml:space="preserve">Effect of Carbon Addition on Magnetic Order in Mn-Al-C Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Etgens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Condensed Matter and Applied Physics (ICC 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 IEEE International Magnetics Conference (INTERMAG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919385v1</w:t>
+                <w:t xml:space="preserve">hal-01760774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of 120 MeV 28Si9+ ion irradiation on structural and magnetic properties of NiFe2O4 and Ni0.5Zn0.5Fe2O4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Tatarchuk</w:t>
+                <w:t xml:space="preserve">Anisotropy of the ferromagnetic L10 phase in the Mn-Al-C alloys induced by high-pressure spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Etgens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Condensed Matter and Applied Physics (ICC 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">62nd Annual Conference on Magnetism and Magnetic Materials (MMM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Pittsburgh, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919257v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic L10 phase formation in the Mn–Al–C alloys induced by high-pressure spark plasma sintering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Zn addition on structural, magnetic properties, antistructural modeling of Co1−xZnxFe2O4 nano ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raghuvanshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tatarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Magnetics Conference (INTERMAG 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Condensed Matter and Applied Physics (ICC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bikaner, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5032390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760734v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First vs second order magnetocaloric material for thermomagnetic energy conversion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis, characterization and antistructure modeling of Ni nano ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raghuvanshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Satalkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Magnetics Conference (INTERMAG 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INTMAG.2017.8007630⟩</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Condensed Matter and Applied Physics (ICC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bikaner, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5032424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790628v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Carbon Addition on Magnetic Order in Mn-Al-C Alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Isnard</w:t>
+                <w:t xml:space="preserve">Effect of 120 MeV 28Si9+ ion irradiation on structural and magnetic properties of NiFe2O4 and Ni0.5Zn0.5Fe2O4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raghuvanshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Satalkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tatarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Magnetics Conference (INTERMAG 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Condensed Matter and Applied Physics (ICC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bikaner, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5032452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760774v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of the ferromagnetic L10 phase in the Mn-Al-C alloys induced by high-pressure spark plasma sintering</w:t>
+                <w:t xml:space="preserve">Ferromagnetic L10 phase formation in the Mn–Al–C alloys induced by high-pressure spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Quetel-Weben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd Annual Conference on Magnetism and Magnetic Materials (MMM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Magnetics Conference (INTERMAG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736343v1</w:t>
+                <w:t xml:space="preserve">hal-01760734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseur DC-DC à transistors GaN entrelacé couplé par TICs monolithiques frittés par SPS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oleksandr Pasko</w:t>
+                <w:t xml:space="preserve">Influence of Grain Size on the Magnetocaloric Properties in Mn 1.30 Fe 0.65 P 0.5 Si 0.5 Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kuepferling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cursio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361617v1</w:t>
+                <w:t xml:space="preserve">hal-04522719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of the Thermal Hysteresis in Magnetocaloric Thin Films by Highly Charged Ion Bombardment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Cervera</w:t>
+                <w:t xml:space="preserve">X-ray diffraction analysis of the magneto-elastic phase transition in the Mn-Fe-P-Si magnetocaloric alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L Bernard Carlsson</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMM - INTERMAG joint conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522831v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal energy harvesting: thermomagnetic versus thermoelectric generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suppression of the Thermal Hysteresis in Magnetocaloric Thin Films by Highly Charged Ion Bombardment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Morgan.Almanza@gmail.Com Almanza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+                <w:t xml:space="preserve">M. Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bernard Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Turin, Italy</w:t>
+              <w:t xml:space="preserve">MMM - INTERMAG joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395695v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carbon on magnetic order in Mn-Al-C alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Etgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Joint European Magnetic Symposia (JEMS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic contributions to the entropy change in Mn-Fe-Si-P magneto-caloric compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal energy harvesting: thermomagnetic versus thermoelectric generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Basso</w:t>
+                <w:t xml:space="preserve">Morgan Morgan.Almanza@gmail.Com Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMM - INTERMAG joint conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522894v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetocaloric effect and Landau coefficients in itinerant electron metamagnetic Mn-Fe-P-Si: the role of inhmogeneities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+                <w:t xml:space="preserve">Convertisseur DC-DC à transistors GaN entrelacé couplé par TICs monolithiques frittés par SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMM - INTERMAG joint conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522855v1</w:t>
+                <w:t xml:space="preserve">hal-01361617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of thermomagnetic cycle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Extrinsic contributions to the entropy change in Mn-Fe-Si-P magneto-caloric compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kuepferling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cursio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Magnetics Conference (AIM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Bormio, Italy</w:t>
+              <w:t xml:space="preserve">MMM - INTERMAG joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790625v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous hysteresis loops in Bismuth hexaferrite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Jouguet</w:t>
+                <w:t xml:space="preserve">Magnetocaloric effect and Landau coefficients in itinerant electron metamagnetic Mn-Fe-P-Si: the role of inhmogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Russier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kustov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Joint European Magnetic Symposia (JEMS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">MMM - INTERMAG joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760820v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of particle size on the magnetocaloric properties of Mn1.30Fe0.65P0.5Si0.5 powders.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of thermomagnetic cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VII). Turin, Italy, September 11-14, 2016.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Magnetics Conference (AIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bormio, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790660v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XRD study of the phase-coexistence in magneto-elastic transition of Mn1.24Fe0.71P0.46Si0.54 alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+                <w:t xml:space="preserve">Anomalous hysteresis loops in Bismuth hexaferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayssir Ben Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadia Dhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Turin, Italy</w:t>
+              <w:t xml:space="preserve">8th Joint European Magnetic Symposia (JEMS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278974v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Grain Size on the Magnetocaloric Properties in Mn 1.30 Fe 0.65 P 0.5 Si 0.5 Powders</w:t>
+                <w:t xml:space="preserve">Influence of particle size on the magnetocaloric properties of Mn1.30Fe0.65P0.5Si0.5 powders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Pasko</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Küpferling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VII). Turin, Italy, September 11-14, 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIM, Sep 2016, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.thermag.2016.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522719v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction analysis of the magneto-elastic phase transition in the Mn-Fe-P-Si magnetocaloric alloy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+                <w:t xml:space="preserve">XRD study of the phase-coexistence in magneto-elastic transition of Mn1.24Fe0.71P0.46Si0.54 alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMM - INTERMAG joint conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522791v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of conventional sintering and spark plasma sintering routes for the fabrication of magnetocaloric Mn-Fe-P-Si compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20267,64 +20267,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kustov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICM2015, 20th International Conference on Magnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t>
@@ -20347,739 +20347,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'aimants hexaferrites anisotropes de nouvelle génération</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Comparaison des systèmes de mesure et influence de la direction de laminage sur les pertes magnétiques et sur la courbe anhystérétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hamrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lecrivain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065167v1</w:t>
+                <w:t xml:space="preserve">hal-01065168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic behaviour of Polyaniline/BaFe12O19 composites synthesised by two different pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir Ben Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadia Dhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de ferrites Ni-Zn-Cu pour l'intégration en électronique de puissance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Étude d'aimants hexaferrites anisotropes de nouvelle génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065212v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of conventional and spark plasma sintering routes for the fabrication of room temperature magnetocaloric Mn-Fe-P-Si</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration de ferrites Ni-Zn-Cu pour l'intégration en électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Victoria, Canada. pp.127-128</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692128v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of conventional sintering and spark plasma sintering routes for the fabrication of room temperature magnetocaloric compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IIR/IIF International Conference on Magnetic Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des systèmes de mesure et influence de la direction de laminage sur les pertes magnétiques et sur la courbe anhystérétique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of conventional and spark plasma sintering routes for the fabrication of room temperature magnetocaloric Mn-Fe-P-Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Victoria, Canada. pp.127-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065168v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRENDS AND CHALLENGES IN SOFT MAGNETS FOR HIGHER FREQUENCY APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CS MAG, Czech and Slovak Conference on Magnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21104,90 +21104,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Mn addition on magnetic and structural properties of barium hexaferrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. N. Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Satalkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21238,77 +21238,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of Fe-Si-B thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Satalkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. N. Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Apolinário</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21372,64 +21372,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric, and Magnetic properties of NiZnCu ferrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21493,90 +21493,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XXIst Century Ferrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zehani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RECENT TRENDS IN PHYSICS (ICRTP 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Indore, India. pp.012001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21610,384 +21610,384 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and structural characterization of nanosized BaCo x Zn 2 − x Fe 16 O 27 hexaferrite in the vicinity of spin reorientation transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Joint European Magnetic Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Cracovie, Poland. pp.012045, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/303/1/012045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la température et du temps de frittage sur les propriétés structurales, diélectrique et magnétique du ferrite spinelle Ni0.195Cu0.2Zn0.599Co0.006Fe2O4 fritté avec le procédé Spark Plasma Sintering ( SPS )</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Loyau</w:t>
+                <w:t xml:space="preserve">Films minces ultradoux pour la réalisation de microcapteurs GMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Pasko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Labouré</w:t>
+                <w:t xml:space="preserve">Iman Shahosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MGE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, France. 6 p</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557525v1</w:t>
+                <w:t xml:space="preserve">hal-00823876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Films minces ultradoux pour la réalisation de microcapteurs GMI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+                <w:t xml:space="preserve">Effet de la température et du temps de frittage sur les propriétés structurales, diélectrique et magnétique du ferrite spinelle Ni0.195Cu0.2Zn0.599Co0.006Fe2O4 fritté avec le procédé Spark Plasma Sintering ( SPS )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iman Shahosseini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisco Alves</w:t>
+                <w:t xml:space="preserve">Serge Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.13</w:t>
+              <w:t xml:space="preserve">MGE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823876v1</w:t>
+                <w:t xml:space="preserve">hal-00557525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Dependence Of Core Loss In Cobalt Substituted Ni-Zn-Cu Ferrites</w:t>
               </w:r>
@@ -22012,51 +22012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPEC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Sapporo, Japon. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22081,103 +22081,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la température et du temps de frittage sur les propriétés du ferrite NiCuZn :Co fritté avec le procédé Spark Plasma Sintering ( SPS ) et réalisation d'une inductance intégrès.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MGE 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.mat2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22196,364 +22196,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the structural and magnetic investigation of CoF2O4/SrFe12O19 nano-composite via one pot synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+                <w:t xml:space="preserve">Silica coated nanoparticles: synthesis,magnetic properties and spin structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in basic Science (ICABS 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5122402⟩</w:t>
+              <w:t xml:space="preserve">ISMANAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Corfou, Greece. pp.473-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.08.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453121v1</w:t>
+                <w:t xml:space="preserve">hal-00662962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica coated nanoparticles: synthesis,magnetic properties and spin structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
+                <w:t xml:space="preserve">On the structural and magnetic investigation of CoF2O4/SrFe12O19 nano-composite via one pot synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Raghuvanshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rulan Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arindam Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMANAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Corfou, Greece. pp.473-478, </w:t>
+              <w:t xml:space="preserve">Advances in basic Science (ICABS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Bahal, India. pp.070010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.08.121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5122402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662962v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-elastic effect in soft amorphous and nanocrystalline FeCuNbSiB thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imam Shah-Hosseini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22623,77 +22623,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spark Plasma Sintered manganese substituted strontium M-type nanohexaferrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkateswara Yenugonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22886,77 +22886,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal relaxations and phase change kinetics in LaFeSi bulk magnetocaloric material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23026,51 +23026,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History of magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.D. Coey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23254,51 +23254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Milosevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions T.I., pp.N 4 590 1-14, 2011, Matériaux Fonctionnels</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23368,51 +23368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current detector, associated sensor and method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chaplier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23475,90 +23475,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the coercive field of strontium M-type hexaferrite nanopowders via pH control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Moussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23593,103 +23593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-oscillation and heat management in a LaFeSi based thermomagnetic generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ahmim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -23944,51 +23944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais qui est Nikola Tesla?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Horsin Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24175,51 +24175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461673v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Luqman Hashmi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Scaffidi Muta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Deninno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parmar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2026.173833" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fil&#226;tre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazaleyrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3446910" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S N Kane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Modak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Araujo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2024.2386726" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Amdouni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Otoni&#269;ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Erdem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406425" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489988v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172646" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322903v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Modak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Tatarchuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2023.2228645" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-d2150" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghai Yao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Hao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Salmanov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Otonicar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164841v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tang Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170437" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Modak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac6f1b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3115031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hosni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Selmi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zehani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Maghraoui-Meherzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.139223" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936653v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V R Reddy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-022-01814-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brialmont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vanderheyden" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungyong Hahn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Patel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3199928" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ahmim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3008753" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168428" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Kane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.P. Deshpande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.03.204" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tiwari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reddy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-021-01781-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03454133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvayrac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Ngo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168892" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tyrman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3014741" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3066372" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03821411v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.02.036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451203v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Taghvaei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Eckert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156427" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490266v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andalouci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porosnicu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lungu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.137973" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Franceschin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Perez Quiros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yaacoub" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc00428f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389420v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Djebali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123493" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03821228v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.01.489" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Deshpande" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2020.1732537" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200192v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barrera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Coisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Celegato" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Tiwari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20072151" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03821293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.01.603" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.G. Landgraf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ragusa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luiz Rodrigues" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Botani de Souza Dias" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166452" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tatarchuk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2019.1578519" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451158v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.02.030" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Valenzuela" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50657-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072560v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Pasko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180284" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349647v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Barandiaran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Cid" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Sch&#246;nh&#246;bel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Garitaonandia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gjoka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.01.044" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401703v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Adam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2019.1585707" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raghuvanshi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Avasthi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.10.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332650v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Appino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ragusa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Fiorillo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2846619" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaplier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-9576-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919229v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Trung Le" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994210" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919237v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barrera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celegato" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.02.072" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919235v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Kane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782289v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.044035" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681390v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007241" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514750v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pasko" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2697398" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636268v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2696162" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538478v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ben Ghzaiel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Dhaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.09.075" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682308v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhumita Dalal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswarup Satpati" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir B. Ghzaiel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b12091" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636264v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.03.036" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491135v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2710639" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489975v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Quetel-Weben" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2732500" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636260v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.11.125" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400798v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.11.058" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340090v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zehani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasko" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2504876" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727762v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ahmadi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chaplier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2535860" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734975v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Satalkar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/755/1/012043" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327663v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ragusa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Appino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fiorillo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2527829" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823275v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez-Nava" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532881v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Daro Fall" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lavernhe-Taillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasko" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2514705" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690149v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Bartok" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943245" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328551v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartok" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kustov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Cohen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.045" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316630v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.02.071" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730189v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamrit" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2494856" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316638v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.05.008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448858v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.12.146" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259667v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150099" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870531v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labour&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2001.11463473" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327665v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hamrit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-151995" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494766v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919722" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328469v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933266" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730191v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150091" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AAE5A5A6CB11DA9F7EB5E2BBF1FA40EB69C3D64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100311v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2013.09.036" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100338v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865974" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734965v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapkir" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/534/1/012043" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128376v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tayade" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Serpico" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mazaleyrat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lobue" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2325059" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973537v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fazakas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Varga" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/6/064203" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100330v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100219v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stamenov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.D. Coey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2320598" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921153v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moscovici" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mliki" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2288411" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100797v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessais" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284766" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827620v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134006008" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921149v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ammar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2252004" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825523v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795744" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823870v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Bras" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasheras" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guttierez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4799177" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738002v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Wang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693544" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737899v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Basso" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670062" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825519v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F . Fiorillo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675776v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675983" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827727v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Phase" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Chaudhary" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/365/1/012023" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/21D93EC8ED64BE63812D8317CCEA96B7872F1EF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825518v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675177" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608882v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3561444" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661842v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Mouhamad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Elleau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guillaume" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jarry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2158295" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661849v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2155632" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643884v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/303/1/012045" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579134v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3556918" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579116v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536792" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608883v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank N. Kane" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Tiberto" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Vinai" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2011.01.005" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584717v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554207" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579404v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lucas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lebourgeois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.10.037" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608888v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shahosseini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/7/074010" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415316v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barru&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.04.081" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT2ZDVSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658859v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2031471" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579402v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507266" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096585v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Audebert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brosseau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/28/285606" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496935v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs Gercsi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.01.098" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934759v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;crivain" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003040" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6H9M9JDW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524555v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Dunin-Borkowski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scheinfein" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilie Duhamel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.257207" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524515v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Champion" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Gren&#232;che" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(02)00858-2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91W698K4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524501v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Varga" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Greneche" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2002.802120" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249451v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tirollois" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepeut" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rialland" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996119" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/200BF502B1A28CC3D58E9C9435E7DE2AB5B312EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313057v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Plagnol--Chauzu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delalande" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506878v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398425v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rietzler" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942696v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Sassi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam&#8208;derouich" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Yenugonda" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252454v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Le Soudeer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilson" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Guilhem" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252453v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501768v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Kane" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshni Verma" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salil Modak" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varimalla Raghavendra Reddy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-024-01881-6" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721072v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Otoni&#269;ar" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gemeiner" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167929v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013009v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Parmar" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Verma" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1258/1/012009" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321193v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988799v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777566v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Giedymin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Avcilar" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schafer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2019.8864913" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451261v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122584" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452727v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rulan Verma" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122597" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453061v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raghuvanshi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Ghosh" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122423" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453297v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122587" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453274v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122596" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452705v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122582" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453195v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17755-3_29" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452935v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122567" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452984v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122326" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061262v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453089v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122583" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087120v2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981823v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919255v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5032470" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982945v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bounar" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790634v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389352v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2018.0032" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919251v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5032390" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919385v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5032424" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919257v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5032452" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760734v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790628v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2017.8007630" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760774v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736343v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361617v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522831v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trassinelli" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cervera" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard Carlsson" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395695v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Morgan.Almanza@gmail.Com Almanza" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760807v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522894v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuepferling" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cursio" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522855v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790625v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760820v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jouguet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790660v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela K&#252;pferling" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Curcio" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2016.0127" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278974v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522719v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522791v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523049v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523060v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065167v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065244v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065212v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692128v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523174v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065168v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barriere" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecrivain" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921154v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734937v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasad" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810550" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734917v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apolin&#225;rio" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Sousa" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4791207" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524843v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823868v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/365/1/012001" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525636v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557525v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pasko" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823876v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Shahosseini" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557520v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebourgeois" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823877v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453121v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122402" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662962v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammar" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.08.121" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447262v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Shah-Hosseini" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942706v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Amara" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Florina Florica" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598192v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdouni Wafa" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoni&#269;ar Mojca" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemeiner Pascale" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201035v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138750v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90800-9.00155-4" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988694v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63210-6_31" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608871v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Milosevic" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Motte" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494309v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777803v2" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Moussi" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Tang" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320239v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137137v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01096612v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988516v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horsin Molinaro" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461673v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Luqman Hashmi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Scaffidi Muta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Deninno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parmar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2026.173833" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fil&#226;tre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazaleyrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3446910" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S N Kane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Modak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Araujo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2024.2386726" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Amdouni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Otoni&#269;ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Erdem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406425" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489988v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172646" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tang Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170437" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghai Yao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Hao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Salmanov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Otonicar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322903v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Modak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Tatarchuk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2023.2228645" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199501v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-d2150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Modak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac6f1b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3115031" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hosni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Selmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zehani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Maghraoui-Meherzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.139223" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936653v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V R Reddy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-022-01814-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brialmont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vanderheyden" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungyong Hahn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Patel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3199928" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Kane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.P. Deshpande" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.03.204" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ahmim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3008753" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348584v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168428" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tiwari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reddy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-021-01781-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03454133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvayrac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Ngo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168892" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tyrman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3014741" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3066372" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.G. Landgraf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ragusa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luiz Rodrigues" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Botani de Souza Dias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166452" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960868v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Franceschin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Perez Quiros" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yaacoub" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc00428f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Taghvaei" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Eckert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156427" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andalouci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porosnicu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lungu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.137973" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03821411v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.02.036" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Djebali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123493" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03821228v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.01.489" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451196v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Deshpande" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2020.1732537" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200192v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barrera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Coisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Celegato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Tiwari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20072151" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03821293v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.01.603" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451215v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Valenzuela" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50657-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072560v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Pasko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180284" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tatarchuk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2019.1578519" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451158v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.02.030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349647v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Barandiaran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Cid" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Sch&#246;nh&#246;bel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Garitaonandia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gjoka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.01.044" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401703v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Adam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2019.1585707" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raghuvanshi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Avasthi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.10.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919229v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Trung Le" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994210" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919237v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barrera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coisson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celegato" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.02.072" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332650v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Appino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ragusa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Fiorillo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2846619" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841115v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaplier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-9576-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919235v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Kane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782289v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.044035" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681390v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007241" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489975v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Quetel-Weben" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2732500" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636260v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.11.125" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538478v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ben Ghzaiel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Dhaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.09.075" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682308v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhumita Dalal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswarup Satpati" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir B. Ghzaiel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b12091" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636268v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2696162" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514750v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pasko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2697398" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636264v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.03.036" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491135v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2710639" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ahmadi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chaplier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2535860" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734975v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Satalkar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/755/1/012043" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327663v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ragusa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Appino" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fiorillo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2527829" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823275v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez-Nava" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340090v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zehani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasko" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2504876" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400798v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.11.058" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532881v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Daro Fall" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lavernhe-Taillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasko" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2514705" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690149v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Bartok" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943245" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328551v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartok" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kustov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Cohen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.045" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316630v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.02.071" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730189v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamrit" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2494856" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316638v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.05.008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730191v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150091" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AAE5A5A6CB11DA9F7EB5E2BBF1FA40EB69C3D64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870531v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labour&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2001.11463473" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448858v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.12.146" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259667v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150099" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327665v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hamrit" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-151995" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494766v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919722" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328469v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933266" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100797v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284766" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100338v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865974" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734965v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapkir" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/534/1/012043" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100311v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2013.09.036" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128376v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tayade" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Serpico" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mazaleyrat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lobue" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2325059" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fazakas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Varga" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/6/064203" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100330v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100219v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stamenov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.D. Coey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2320598" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921153v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moscovici" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mliki" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2288411" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921149v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ammar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2252004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825523v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795744" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827620v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134006008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823870v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Bras" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasheras" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guttierez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4799177" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825518v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F . Fiorillo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675177" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738002v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Wang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693544" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737899v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Basso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670062" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825519v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675776v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675983" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827727v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Phase" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Chaudhary" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/365/1/012023" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/21D93EC8ED64BE63812D8317CCEA96B7872F1EF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579404v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lucas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lebourgeois" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.10.037" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608888v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shahosseini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/7/074010" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608882v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3561444" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661842v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Mouhamad" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Elleau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guillaume" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jarry" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2158295" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661849v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2155632" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643884v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/303/1/012045" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579134v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3556918" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579116v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536792" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608883v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank N. Kane" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Tiberto" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Vinai" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2011.01.005" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584717v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554207" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579402v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507266" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415316v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barru&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.04.081" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT2ZDVSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658859v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2031471" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096585v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Audebert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brosseau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/28/285606" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496935v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs Gercsi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.01.098" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524555v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Dunin-Borkowski" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scheinfein" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilie Duhamel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.257207" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934759v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;crivain" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003040" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6H9M9JDW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524515v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Champion" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Gren&#232;che" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(02)00858-2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91W698K4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524501v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Varga" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Greneche" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2002.802120" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249451v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tirollois" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepeut" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rialland" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996119" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/200BF502B1A28CC3D58E9C9435E7DE2AB5B312EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942696v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Sassi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam&#8208;derouich" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Yenugonda" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252454v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Le Soudeer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Guilhem" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252453v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313057v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Plagnol--Chauzu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delalande" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398425v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rietzler" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506878v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501768v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Kane" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshni Verma" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salil Modak" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varimalla Raghavendra Reddy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-024-01881-6" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721072v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Otoni&#269;ar" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gemeiner" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167929v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013009v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Parmar" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Verma" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1258/1/012009" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321193v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988799v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453089v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raghuvanshi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rulan Verma" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122583" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453061v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Ghosh" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122423" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453297v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122587" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453274v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122596" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451261v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122584" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452727v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122597" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777566v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Giedymin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Avcilar" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schafer" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2019.8864913" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452705v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122582" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453195v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17755-3_29" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452935v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122567" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452984v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122326" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061262v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982945v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bounar" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919255v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5032470" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087120v2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981823v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790634v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389352v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2018.0032" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790628v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2017.8007630" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760774v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736343v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919251v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5032390" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919385v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5032424" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919257v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5032452" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760734v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522719v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuepferling" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cursio" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522791v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522831v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trassinelli" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cervera" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard Carlsson" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760807v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395695v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Morgan.Almanza@gmail.Com Almanza" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361617v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522894v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522855v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790625v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760820v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jouguet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790660v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela K&#252;pferling" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Curcio" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2016.0127" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278974v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523049v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523060v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065168v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barriere" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecrivain" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065244v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065167v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065212v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523174v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692128v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921154v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734937v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasad" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810550" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734917v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apolin&#225;rio" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Sousa" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4791207" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524843v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823868v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/365/1/012001" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525636v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823876v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Shahosseini" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557525v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pasko" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557520v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebourgeois" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823877v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662962v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammar" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.08.121" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453121v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122402" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447262v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Shah-Hosseini" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942706v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Amara" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Florina Florica" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598192v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdouni Wafa" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoni&#269;ar Mojca" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemeiner Pascale" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201035v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138750v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90800-9.00155-4" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988694v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63210-6_31" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608871v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Milosevic" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Motte" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494309v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777803v2" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Moussi" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Tang" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320239v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137137v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01096612v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988516v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horsin Molinaro" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>