--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -584,511 +584,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RéoLoc : Réorganisation dynamique des caractères sur un clavier à défilement automatique ligne/colonne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Assistive Technology Based on Object Detection for Automated Task List Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e conférence internationale francophone sur l'interaction humain-machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.601-605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012453200003660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450137v2</w:t>
+                <w:t xml:space="preserve">hal-04836191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Assistive Technology Based on Object Detection for Automated Task List Generation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CAA : quelles configurations pour les claviers virtuels ? Retours sur trois focus groups réalisés en structures de rééducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pouplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Computer Vision Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Handicap 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Thomann; Frédéric Bousefsaf, Jun 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836191v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAA : quelles configurations pour les claviers virtuels ? Retours sur trois focus groups réalisés en structures de rééducation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Défis et limites de la détection de fausses informations prononcées en émissions de télévision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Nicey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rayar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Handicap 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Thomann; Frédéric Bousefsaf, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Infox sur Seine 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616847v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défis et limites de la détection de fausses informations prononcées en émissions de télévision</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fact-checked claim detection in videos using a multimodal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Infox sur Seine 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.614-620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012545500003660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836218v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fact-checked claim detection in videos using a multimodal approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RéoLoc : Réorganisation dynamique des caractères sur un clavier à défilement automatique ligne/colonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Computer Vision Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35e conférence internationale francophone sur l'interaction humain-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836209v1</w:t>
+                <w:t xml:space="preserve">hal-04450137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What you need is what you get: adapting word prediction of Augmentative and Alternative Communication aids to youth language</w:t>
               </w:r>
@@ -1100,77 +1100,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Hoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Human-Computer Interaction (HCII 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Copenhague, Denmark. pp.240-247, </w:t>
@@ -2244,364 +2244,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Analysis System for Features and Distances Qualitative Assessment: Application to Word Image Matching</w:t>
+                <w:t xml:space="preserve">Construction incrémentale d’une structure hiérarchique pour l’exploration visuelle et interactive de larges collections d’images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanmoy Mondal</w:t>
+                <w:t xml:space="preserve">Sabine Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Barrat</w:t>
+                <w:t xml:space="preserve">Fatma Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IAPR International Workshop on Document Analysis Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Santorini, Greece</w:t>
+              <w:t xml:space="preserve">16e Conférence Internationale Francophone sur l'Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315646v1</w:t>
+                <w:t xml:space="preserve">hal-01315642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction incrémentale d’une structure hiérarchique pour l’exploration visuelle et interactive de larges collections d’images</w:t>
+                <w:t xml:space="preserve">APoD eXplorer: Recommendation System and Interactive Exploration of a Dynamic Image Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Barrat</w:t>
+                <w:t xml:space="preserve">Fatma Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Conférence Internationale Francophone sur l'Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315642v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APoD eXplorer: Recommendation System and Interactive Exploration of a Dynamic Image Collection</w:t>
+                <w:t xml:space="preserve">Visual Analysis System for Features and Distances Qualitative Assessment: Application to Word Image Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanmoy Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Barrat</w:t>
+                <w:t xml:space="preserve">Fatma Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Information Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">12th IAPR International Workshop on Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315653v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ART-Chess: A Tangible Augmented Reality Chess on Tabletop</w:t>
               </w:r>
@@ -2695,64 +2695,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approximate Proximity Graph Incremental Construction for Large Image Collections Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venturini Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3023,51 +3023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Razafindramanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3118,51 +3118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Razafindramanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.440-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3181,217 +3181,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01027463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Coarse-to-Fine Indexing Technique for Fast Text Retrieval in Historical Documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche multi-niveaux pour la recherche de texte par l'exemple dans les images de documents historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partha Pratim Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IAPR International Workshop on Document Analysis Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Gold Coast, Australia. pp.150-154</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026501v1</w:t>
+                <w:t xml:space="preserve">hal-01045174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-niveaux pour la recherche de texte par l'exemple dans les images de documents historiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Efficient Coarse-to-Fine Indexing Technique for Fast Text Retrieval in Historical Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partha Pratim Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Partha Pratim Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">10th IAPR International Workshop on Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Gold Coast, Australia. pp.150-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01045174v1</w:t>
+                <w:t xml:space="preserve">hal-01026501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3422,77 +3422,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental hierarchical indexing and visualisation of large image collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Barrat</w:t>
+                <w:t xml:space="preserve">Fatma Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bruges, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3612,257 +3612,380 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01481342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un graphe de proximité pour l'exploration de larges collections d'images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FRENCH-YMCA: A FRENCH Corpus meeting the language needs of Youth, froM Children to Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2604.05899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168725v1</w:t>
+                <w:t xml:space="preserve">hal-05628391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Construction d'un graphe de proximité pour l'exploration de larges collections d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploration visuelle et interactive d'une large collection d'images en libre accès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Barrat</w:t>
+                <w:t xml:space="preserve">Fatma Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Bouali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3872,131 +3995,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Document Image Analysis in the Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Jimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00805863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4143,51 +4266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272467v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Pratim Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2015.09.006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP1TZVH7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouichak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nicey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450137v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hoiry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012453200003660" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thebaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouplin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012545500003660" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Ben Khelil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35992-7_33" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Gupta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Leconge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daubignard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hao Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597262v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Meur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377325.3377510" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixing Zhao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372255" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Robillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132147" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132149" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barrat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patrizio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Renaudeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Razafindramanana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026501v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01481342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168725v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel," TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272467v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Pratim Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2015.09.006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP1TZVH7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouichak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nicey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012453200003660" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hoiry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thebaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouplin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012545500003660" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450137v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Ben Khelil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35992-7_33" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Gupta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Leconge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daubignard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hao Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597262v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Meur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377325.3377510" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixing Zhao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372255" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Robillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132147" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132149" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315646v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patrizio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Renaudeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Razafindramanana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026501v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01481342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2604.05899" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805863v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel," TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>