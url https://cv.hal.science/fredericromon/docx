--- v0 (2026-03-16)
+++ v1 (2026-05-16)
@@ -1190,51 +1190,51 @@
                 <w:t xml:space="preserve">Florian Favereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lepeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Foucher, 2024, Expertise comptable, Alain Burlaud</w:t>
+              <w:t xml:space="preserve">Foucher. Hatier, 2025, Expertise comptable, Alain Burlaud, 978-2-216-17577-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05286954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>