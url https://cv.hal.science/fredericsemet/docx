--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -313,4889 +313,5006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Branch-Price-and-Cut algorithm for the Kidney Exchange Problem</w:t>
+                <w:t xml:space="preserve">Optimal cost augmentation and interdiction problem for the Minimum Spanning Tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Petris</w:t>
+                <w:t xml:space="preserve">Luis Salazar-Zendeja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Archetti</w:t>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ogier</w:t>
+                <w:t xml:space="preserve">Martine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 190, pp.107435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2026.107435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475586v2</w:t>
+                <w:t xml:space="preserve">hal-05583884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mixed-Integer Optimization Formulation for Buyers Formation</w:t>
+                <w:t xml:space="preserve">A Branch-Price-and-Cut algorithm for the Kidney Exchange Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastián Dávila-Gálvez</w:t>
+                <w:t xml:space="preserve">Matteo Petris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Labbé</w:t>
+                <w:t xml:space="preserve">Claudia Archetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Marianov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernando Ordónẽz</w:t>
+                <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347339v1</w:t>
+                <w:t xml:space="preserve">hal-04475586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tutorial on Branch-Price-and-Cut algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Archetti</w:t>
+                <w:t xml:space="preserve">A Mixed-Integer Optimization Formulation for Buyers Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Dávila-Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ogier</w:t>
+                <w:t xml:space="preserve">Martine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Marianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ordónẽz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10288-025-00585-z⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183 (107181), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4345341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453354v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to achieve fair and efficient cooperative vehicle routing?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Holger Billhardt</w:t>
+                <w:t xml:space="preserve">A tutorial on Branch-Price-and-Cut algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Petris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Archetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/AIC-220315⟩</w:t>
+              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.1-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10288-025-00585-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347319v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Branch-Price-and-Cut algorithm for the Multi-Commodity two-echelon Distribution Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Petris</w:t>
+                <w:t xml:space="preserve">Vehicle routing problems with multiple commodities: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjuan Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Archetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Archetti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13, pp.100139. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 317 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejtl.2024.100139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771548v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle routing problems with multiple commodities: A survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjuan Gu</w:t>
+                <w:t xml:space="preserve">A Branch-Price-and-Cut algorithm for the Multi-Commodity two-echelon Distribution Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Petris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Archetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Archetti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.11.032⟩</w:t>
+              <w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.100139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtl.2024.100139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387456v1</w:t>
+                <w:t xml:space="preserve">hal-04771548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-period distribution networks with purchase commitment contracts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to achieve fair and efficient cooperative vehicle routing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor López Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Lujak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Clavijo López</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Semet</w:t>
+                <w:t xml:space="preserve">Frederic Semet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Billhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.07.007⟩</w:t>
+              <w:t xml:space="preserve">AI Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (2), pp.223-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/AIC-220315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715328v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A heuristic with a performance guarantee for the Commodity constrained Split Delivery Vehicle Routing Problem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ogier</w:t>
+                <w:t xml:space="preserve">Multi-period distribution networks with purchase commitment contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clavijo López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Crama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pironet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/net.22238⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 312 (2), pp.556-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924873v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic, fair, and efficient routing for cooperative autonomous vehicle fleets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marin Lujak</w:t>
+                <w:t xml:space="preserve">A heuristic with a performance guarantee for the Commodity constrained Split Delivery Vehicle Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Petris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Archetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Holger Billhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (4), pp.446-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/net.22238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2024.123964⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04610658v1</w:t>
+                <w:t xml:space="preserve">hal-03924873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sequential approach for a multi-commodity two-echelon distribution problem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ogier</w:t>
+                <w:t xml:space="preserve">Dynamic, fair, and efficient routing for cooperative autonomous vehicle fleets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor López Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Billhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 251, pp.123964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2024.123964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167379v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta Partial Benders Decomposition for the Logistics Service Network Design Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Hewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 300 (2), pp.473-489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.07.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product line optimization with multiples sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastián Dávila</w:t>
+                <w:t xml:space="preserve">A sequential approach for a multi-commodity two-echelon distribution problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjuan Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Labbé</w:t>
+                <w:t xml:space="preserve">Claudia Archetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Marianov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernando Ordóñez</w:t>
+                <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 148 (105978)</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163, pp.107793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000086v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A column generation based heuristic for the generalized vehicle routing problem with time windows</w:t>
+                <w:t xml:space="preserve">Product line optimization with multiples sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Yuan</w:t>
+                <w:t xml:space="preserve">Sebastián Dávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ogier</w:t>
+                <w:t xml:space="preserve">Martine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Marianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Vigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148 (105978)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439212v1</w:t>
+                <w:t xml:space="preserve">hal-03000086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture fleet vehicle routing: A decentralised and dynamic problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marin Lujak</w:t>
+                <w:t xml:space="preserve">A column generation based heuristic for the generalized vehicle routing problem with time windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Sklar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Semet</w:t>
+                <w:t xml:space="preserve">Daniele Vigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (1), pp.55-71. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, pp.102391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/AIC-201581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2021.102391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114309v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Time-Expanded Network Reduction Matheuristic for the Logistics Service Network Design Problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
+                <w:t xml:space="preserve">Agriculture fleet vehicle routing: A decentralised and dynamic problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Lujak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Sklar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tre.2020.102203⟩</w:t>
+              <w:t xml:space="preserve">AI Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (1), pp.55-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/AIC-201581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116634v1</w:t>
+                <w:t xml:space="preserve">hal-03114309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed integer programming formulations for the generalized traveling salesman problem with time windows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyriaque Rousselot</w:t>
+                <w:t xml:space="preserve">A Time-Expanded Network Reduction Matheuristic for the Logistics Service Network Design Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Hewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19, pp.571-592. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.102203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10288-020-00461-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2020.102203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116606v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A branch-and-cut algorithm for the generalized traveling salesman problem with time windows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Mixed integer programming formulations for the generalized traveling salesman problem with time windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.04.024⟩</w:t>
+              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.571-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10288-020-00461-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947070v1</w:t>
+                <w:t xml:space="preserve">hal-03116606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benders decomposition-based approach for logistics service network design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
+                <w:t xml:space="preserve">A branch-and-cut algorithm for the generalized traveling salesman problem with time windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom van Woensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 286 (2), pp.523-537. </w:t>
+              <w:t xml:space="preserve">, 2020, 286 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.03.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564514v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A heuristic branch-cut-and-price algorithm for the ROADEF/EURO challenge on Inventory Routing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Benders decomposition-based approach for logistics service network design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Hewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Semet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Absi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Semet</w:t>
+                <w:t xml:space="preserve">Tom van Woensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/trsc.2019.0961⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 286 (2), pp.523-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02163171v1</w:t>
+                <w:t xml:space="preserve">hal-02564514v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the lifted Miller-Tucker-Zemlin subtour elimination constraints for routing problems with time windows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A heuristic branch-cut-and-price algorithm for the ROADEF/EURO challenge on Inventory Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orl.2020.01.008⟩</w:t>
+              <w:t xml:space="preserve">Transportation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (2), pp.299-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/trsc.2019.0961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947086v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02163171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Shift Scheduling and Load Assignment Optimization for Attended Home Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Restrepo</w:t>
+                <w:t xml:space="preserve">A note on the lifted Miller-Tucker-Zemlin subtour elimination constraints for routing problems with time windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/trsc.2018.0857⟩</w:t>
+              <w:t xml:space="preserve">Operations Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (2), pp.167-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2020.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963916v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive large neighborhood search for the commodity constrained split delivery VRP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ogier</w:t>
+                <w:t xml:space="preserve">Integrated Shift Scheduling and Load Assignment Optimization for Attended Home Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2019.07.019⟩</w:t>
+              <w:t xml:space="preserve">Transportation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (4), pp.917-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/trsc.2018.0857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317246v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-phase matheuristic for the Packaging and Shipping Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Adaptive large neighborhood search for the commodity constrained split delivery VRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjuan Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luce Brotcorne</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bayrem Tounsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112, pp.104761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2019.07.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959341v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified matheuristic for solving multi-constrained traveling salesman problems with profits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A three-phase matheuristic for the Packaging and Shipping Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahma Lahyani</w:t>
+                <w:t xml:space="preserve">Luce Brotcorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Khemakhem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Semet</w:t>
+                <w:t xml:space="preserve">Bayrem Tounsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO Journal on Computational Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64, pp.713-732</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663624v1</w:t>
+                <w:t xml:space="preserve">hal-01959341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Formulations for the Two-Level Uncapacitated Facility Location Problem with Single Assignment Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unified matheuristic for solving multi-constrained traveling salesman problems with profits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Lahyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gendron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Virak Khuong</w:t>
+                <w:t xml:space="preserve">Mahdi Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2017.02.020⟩</w:t>
+              <w:t xml:space="preserve">EURO Journal on Computational Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.393 - 422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13675-016-0071-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663595v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian-Based Branch-and-Bound Algorithm for the Two-Level Uncapacitated Facility Location Problem with Single-Assignment Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Comparison of Formulations for the Two-Level Uncapacitated Facility Location Problem with Single Assignment Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Virak Khuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/trsc.2016.0692⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86, pp.86 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2017.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663639v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2-stage method for a field service routing problem with stochastic travel and service times</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Gendreau</w:t>
+                <w:t xml:space="preserve">A Lagrangian-Based Branch-and-Bound Algorithm for the Two-Level Uncapacitated Facility Location Problem with Single-Assignment Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Virak Khuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2015.07.001⟩</w:t>
+              <w:t xml:space="preserve">Transportation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (4), pp.1286 - 1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/trsc.2016.0692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223020v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A branch-and-cut algorithm for the truck dock assignment problem with operational time constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Gelareh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahimeh Neamatian Monemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Semet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 249 (3), pp.1144-1152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer variable neighborhood search for two‐level uncapacitated facility location problems with single assignment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Virak Khuong</w:t>
+                <w:t xml:space="preserve">A 2-stage method for a field service routing problem with stochastic travel and service times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixtine Binart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dejax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/net.21626⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.64-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01223087v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rich vehicle routing problems: From a taxonomy to a definition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Khemakhem</w:t>
+                <w:t xml:space="preserve">Multilayer variable neighborhood search for two‐level uncapacitated facility location problems with single assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Virak Khuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 241 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (3), pp.214-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2014.07.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/net.21626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146605v1</w:t>
+                <w:t xml:space="preserve">hal-01223087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-compartment vehicle routing problem arising in the collection of olive oil in Tunisia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Rich vehicle routing problems: From a taxonomy to a definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Lahyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Laporte</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omega</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2014.07.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223093v1</w:t>
+                <w:t xml:space="preserve">hal-01146605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The undirected m-Capacitated Peripatetic Salesman Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-compartment vehicle routing problem arising in the collection of olive oil in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Lahyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Duchenne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Leandro C Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831917v1</w:t>
+                <w:t xml:space="preserve">hal-01223093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic branch-and-cut algorithm for multi-objective optimization problems: Application to the multi-label traveling salesman problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (4), pp.554-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk approaches for delivering disaster relief supplies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Nolz</w:t>
+                <w:t xml:space="preserve">The undirected m-Capacitated Peripatetic Salesman Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duchenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karl Doerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OR Spectrum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 223 (3), pp.637-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832038v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A branch-and-cut algorithm for the minimum labeling hamiltonian cycle problem and two variants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Laporte</w:t>
+                <w:t xml:space="preserve">Risk approaches for delivering disaster relief supplies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Nolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Doerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38 (11), pp.1534-1542</w:t>
+              <w:t xml:space="preserve">OR Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.543-569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831913v1</w:t>
+                <w:t xml:space="preserve">hal-00832038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface Special Issue: Networks Optimization Workshop</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">A branch-and-cut algorithm for the minimum labeling hamiltonian cycle problem and two variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55 (1), pp.1</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (11), pp.1534-1542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01178750v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tabu search with an oscillation strategy for the discriminant analysis problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Hanafi</w:t>
+                <w:t xml:space="preserve">Preface Special Issue: Networks Optimization Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicola Yanev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (1), pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00832042v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01178750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolutionary algorithm for the vehicle routing problem with route balancing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
+                <w:t xml:space="preserve">A tabu search with an oscillation strategy for the discriminant analysis problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Yanev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (10), pp.1688-1696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2009.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2007.06.065⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831914v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulations and relaxations for a multi-echelon capacitated location-distribution problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gendron</w:t>
+                <w:t xml:space="preserve">An evolutionary algorithm for the vehicle routing problem with route balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 195 (3), pp.761-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2007.06.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832045v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristiques pour le problème du vendeur m-péripatétique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Laporte</w:t>
+                <w:t xml:space="preserve">Formulations and relaxations for a multi-echelon capacitated location-distribution problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.1335-11355</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832043v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective vehicle routing problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
+                <w:t xml:space="preserve">Heuristiques pour le problème du vendeur m-péripatétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duchenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (1), pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/2009001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2007.05.055⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00831915v1</w:t>
+                <w:t xml:space="preserve">hal-00832043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multi-objective vehicle routing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Semet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 189 (2), pp.293-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2007.05.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Heat treatment of whole milk by direct Joule effect – Experimental and numerical approaches to fouling phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Winterton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Leuliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pierre Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassily Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (12), pp.4475-4489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(06)72496-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5205,1209 +5322,1209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering picking discomfort in the picker routing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Torrealba-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCL - EUROMar 2025 - Joint International Conference on Computational Logistics and EURO Mini Conference on Maritime Optimization and Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demand Modeling and Forecasting Methods for Delivery between Pickup and Drop-off Zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Janati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VEROLOG 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURO Working group on Vehicle Routing and Logistics, Jun 2025, Trento (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem with picker congestion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Semet</w:t>
+                <w:t xml:space="preserve">Capacitated Agriculture Fleet Vehicle Routing with Implements and Limited Autonomy: A model and a two-phase solution approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor López-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Lujak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Semet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Billhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIP South America 2025 - Mixed Integer Programming Workshop South America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2025, Atlanta, United States. pp.7160-7166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13039/501100011033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461702v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering departure time window on generic integrated vehicle routing and driver scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjiao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VEROLOG 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURO Working group on Vehicle Routing and Logistics, Jun 2025, Trento (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitated Agriculture Fleet Vehicle Routing with Implements and Limited Autonomy: A model and a two-phase solution approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Holger Billhardt</w:t>
+                <w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem with picker congestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Torrealba-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MIP South America 2025 - Mixed Integer Programming Workshop South America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Vina del Mar, Chile</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443281v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Branch-Price-and-Cut Algorithm for the Kidney Exchange Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Petris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Archetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Archetti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2025 - 34th Conference of the Association of European Operational Research Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering departure time window on generic integrated vehicle routing and driver scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjiao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural fleet vehicle routing problem with implements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aitor López Sánchez</w:t>
+                <w:t xml:space="preserve">Estimating and Optimizing Congestion Delay in Picker-to-Part Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Torrealba-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Holger Billhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odysseus 2024 - the Ninth International Workshop on Freight Transportation and Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Seville, Spain</w:t>
+              <w:t xml:space="preserve">First Workshop on Warehouse Management and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901044v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating and Optimizing Congestion Delay in Picker-to-Part Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Integrating picker congestion in the solving of the Joint Order Batching and Picker Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Torrealba-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Warehouse Management and Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2024: 25ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864953v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating picker congestion in the solving of the Joint Order Batching and Picker Routing Problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ogier</w:t>
+                <w:t xml:space="preserve">Agricultural fleet vehicle routing problem with implements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor López Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Lujak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Billhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2024: 25ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">Odysseus 2024 - the Ninth International Workshop on Freight Transportation and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865813v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem with picker congestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Torrealba-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odysseus 2024-the Ninth International Workshop on Freight Transportation and Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization routing for agricultural vehicles and implements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor López-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6449,9666 +6566,9666 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII International Workshop on Locational Analysis and Related Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A column generation based heuristic for the integrated vehicle routing and driver scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjiao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2024: 25ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for the Interdiction Problem for the Minimum Spanning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">The Interdiction Problem for the Minimum Spanning Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Salazar-Zendeja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Council for Industrial and Applied Mathematics, Aug 2023, Tokyo (JP), Japan</w:t>
+              <w:t xml:space="preserve">Optimization Workshop in Logistics - OWL 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Lecce, Jun 2023, Lecce (ITALY), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398295v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interdiction Problem for the Minimum Spanning Tree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Models for the Interdiction Problem for the Minimum Spanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Salazar-Zendeja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Workshop in Logistics - OWL 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Lecce, Jun 2023, Lecce (ITALY), Italy</w:t>
+              <w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Council for Industrial and Applied Mathematics, Aug 2023, Tokyo (JP), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398019v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem including picker congestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Torrealba-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th annual conference of the Belgian Operational Research Society (ORBEL 37)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic model for integrated vehicle routing and driver scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjiao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023 : 24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem including congestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Torrealba-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023 : 24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and solving the Joint Order Batching and Picker Routing Problem including picker congestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Torrealba-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynchroTrans 2023: Third International Workshop on Synchronization in Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A branch-price-and-cut algorithm for a multi-commodity two-echelon distribution problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Petris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Archetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRISTAN XI 2022 - 11th Triennial Symposium on Transportation Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Balaclava, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact algorithm for the Multi-Commodity two-echelon Distribution Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Petris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Archetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Archetti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VeRoLog 2022 - 8th meeting of the EURO Working Group on Vehicle Routing and Logistics Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A branch-price-and-cut approach for the Multi-Commodity two-echelon Distribution Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Petris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Archetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Archetti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Matheuristic for the Commodity Constrained Split Delivery VRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Petris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Archetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Archetti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROUTE 2022 - International workshop on vehicle routing and logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Snekkersten, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Order Batching and Picker Routing Problem including congestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Torrealba-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Order Batching and Picker Routing Problem including congestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Torrealba-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VeRoLog 2022 - Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décompositions de Benders partielles pour le problème de la conception d'un réseau de services logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Hewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Order Batching and Picker Routing Problem including congestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Torrealba-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORBEL 36 - 2022 - 36th conference of the Belgian Operational Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On balancing fairness and efficiency in routing of cooperative vehicle fleets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor López Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Billhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATT 2022 - 12th International Workshop on Agents in Traffic and Transportation co-located with IJCAI-ECAI 2022 - 31st International Joint Conference on Artificial Intelligence and 25th European Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A branch-price-and-cut algorithm for the Multi-Commodity two-echelon Distribution Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Petris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Archetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Archetti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odysseus 2021- 8th International Workshop on Freight transportation and Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tangier, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Multi-Agent Coordination of Agri-Robot Fleets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Sklar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh International Workshop on Agents in Traffic and Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last mile delivery with multiple shipping options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORBEL 34: 34th Annual Conference of the Belgium Operational Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-period distribution network planning with capacity reservation contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Javier Clavijo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Crama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pironet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORBEL 34: 34th Annual Conference of the Belgium Operational Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and Algorithms for Network Interdiction Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Salazar-Zendeja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2020 - 21ème congrès annuel de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and Algorithms of the Minimum Spaning Tree Interdiction Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Salazar-Zendeja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORBEL 34: 34th Annual Conference of the Belgium Operational Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-commodity transportation planning problem in supply chain management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Archetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Archetti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2019 – 20ème Congrès de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilevel programming models for multi-product location problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Marianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX International Workshop on Locational Analysis and Related Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential approaches to solve a multi-commodity transportation planning problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Archetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Archetti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VeRoLog 2019 - Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The generalized vehicle routing problem with time windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Vigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Benders decomposition for logistics network design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Hewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van Woensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2019 – 20ème Congrès de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The generalized vehicle routing problem with time windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Vigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VeRoLog 2019 - Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining different types of services in the last-mile delivery</w:t>
+                <w:t xml:space="preserve">A column generation based heuristic for the generalized vehicle routing problem with time windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Vigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Logistics of Autonomous Vessels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">Journées de l'Optimisation 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419302v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A column generation based heuristic for the generalized vehicle routing problem with time windows</w:t>
+                <w:t xml:space="preserve">Combining different types of services in the last-mile delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Vigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Optimisation 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Workshop on the Logistics of Autonomous Vessels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419289v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Vehicle Fleet Composition for Last‐Mile Delivery Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Brotcorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Magnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Soufflet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRISTAN X-Triennial Symposium on Transportation Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hamilton Island, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive large neighborhood search for the commodity constrained split delivery VRP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Adaptive large neighborhood search for multicommodity VRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OR 2018 - International Conference on Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Odysseus 2018 - the Seventh International Workshop on Freight Transportation and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948464v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleet composition for last-mile delivery service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive large neighborhood search for multicommodity VRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjuan Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Soufflet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2018 - 29th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">ROADEF 2018 - 19ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964556v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive large neighborhood search for multicommodity VRP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Adaptive large neighborhood search for the commodity constrained split delivery VRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odysseus 2018 - the Seventh International Workshop on Freight Transportation and Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">OR 2018 - International Conference on Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951948v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive large neighborhood search for multicommodity VRP</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fleet composition for last-mile delivery service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Alekseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Brotcorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Magnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Soufflet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018 - 19ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">EURO 2018 - 29th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940685v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A branch-and-cut algorithm for the generalized traveling salesman problem with time windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OR 2018 - International Conference on Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilevel programming models for multi-product location problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Marianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWOBIP’18 - 2nd International Workshop on Bilevel Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A heuristic approach for the computation of individual trajectories of a fleet of robots under connectivity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Brotcorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Revenue Management Approach for Attended Home Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Brotcorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Magnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th INFORMS Transportation Science and Logistics Society Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some logistics and transportation optimization problems in the E-commerce industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du CIRRELT - 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The last mile delivery problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROUTE 2018 - International Workshop on Vehicle Routing, Intermodal Transportation and Related Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Snekkersten, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A branch-and-cut algorithm for the generalized traveling salesman problem with time windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2018 - 19ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph Reduction Heuristic For Supply Chain Transportation Plan Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ODYSSEUS 2018 - Seventh International Workshop on Freight Transportation and Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cagliari, Italy. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last mile delivery problem: the one-vehicle case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odysseus 2018 - 7th Workshop on Freight Transportation and Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply chain transportation plans optimization Time-expanded graph enrichment heuristic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operational planning of couriers for attended home delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Brotcorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCL 2017 - 8th International Conference on Computational Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876536v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational planning of couriers for attended home delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A heuristic for the integrated storage assignment, order batching and picker routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Québec, Canada</w:t>
+              <w:t xml:space="preserve">ODS 2017 - International Conference on Optimization and Decision Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664300v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A heuristic for the integrated storage assignment, order batching and picker routing problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ogier</w:t>
+                <w:t xml:space="preserve">Supply chain transportation plans optimization Time-expanded graph enrichment heuristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODS 2017 - International Conference on Optimization and Decision Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">ICCL 2017 - 8th International Conference on Computational Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629456v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and Relaxations for Two-Level Uncapacitated Facility Location with Single-Assignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Virak Khuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2017 - 18ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A heuristic approach to solve an integrated warehouse order picking problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFORS 2017, 21st Conference of the International Federation of Operational Research Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A heuristic branch-cut-and-price algorithm for the ROADEF/EURO challenge on Inventory Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2017 - 18ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Metz, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated tactical and operational plannings of couriers for attended home delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Brotcorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOW 2017 - Network Optimization Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Viterbo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models, Relaxations and Heuristics for two-level uncapacitated facility location with single-assignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Virak Khuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOW 2017 - Network Optimization Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Viterbo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-phase matheuristic for the multi-robot routing problem under connectivity constraints</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated Shift Scheduling and Load Assignment Optimization for Attended Home Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">GO X - International Colloquium on Graphs and Optimization 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mount RIgi, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256730v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Shift Scheduling and Load Assignment Optimization for Attended Home Delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two-phase matheuristic for the multi-robot routing problem under connectivity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Brotcorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GO X - International Colloquium on Graphs and Optimization 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Mount RIgi, Switzerland</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367274v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location-allocation and load assignment problem for a package delivery company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verolog 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory Routing Problem over the long term: a math-heuristic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verolog 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging optimization problems in E-commerce logistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 46th Annual Conference of the Italian Operations Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Italian Operations Research Society, Sep 2016, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated multi-period stochastic problem in e-fullfilment optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Brotcorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayrem Tounsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRISTAN IX- Triennial Symposium on Transportation Analysis </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Oranjestad, Aruba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A matheuristic for the packaging and shipping problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayrem Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Brotcorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odysseus 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitated Hub Routing Problem in Hub-and-Feeder Network Design: Modeling and Solution Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahimeh Neamatian Monemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ODYSSEUS 2015 - Sixth International Workshop on Freight Transportation and Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-period stochastic packing and shipping model for online retail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayrem Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Brotcorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roadef 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models for Multimodal Freight Transportation Integrating Consolidation and Transportation Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Malta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A matheuristic for the packaging and shipping problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayrem Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Brotcorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roadef 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Network Design of Liner Shipping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahimeh Neamatian Monemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On unified solution approach for solving multi-constraint travelling salesman problems with profits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Lahyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Optimization of Technician Tours in Dynamic Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixtine Binart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dejax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOPT 2011 (Optimization Days)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified heuristic for solving rich variants of Orienteering Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Lahyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 ème conférence de la société Française de Recherche Opérationnelle et Aide à la Décision- ROADEF'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristics for rich profitable tour problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Lahyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Conference on Modeling, Simulation and Applied Optimization, IEEE International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, HAMMAMET, Tunisia. pp.978-1-4673-5814-9/13/$31.00 2013 IEEE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode en 3 phases pour le problème de tournées de véhicules avec temps de service et de parcours stochastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixtine Binart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dejax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collaborative freight transportation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Brotcorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Huart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth international workshop on freight transportation and logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Mykonos, Greece. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Optimization of Reactive Technician Tours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Optimisation de tournées de service réactives en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixtine Binart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dejax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOPT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830752v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de tournées de service réactives en temps réel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Real-Time Optimization of Reactive Technician Tours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixtine Binart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dejax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">JOPT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780231v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time optimization of reactive technician tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixtine Binart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dejax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VEROLOG 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomy for Rich Vehicle Routing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Lahyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 1st International Conference on Logistics Operations Management, IEEE International Conference-GOL'12,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, LE HAVRE, France. pp.00-00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de tournées de service réactives en temps réel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sixtine Binart</w:t>
+                <w:t xml:space="preserve">An Exact Method to Solve the Multi-Trip Vehicle Routing Problem with Multi Time Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Freight Transportation and Logistics (ODYSSEUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Mykonos Island, Greece. pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830735v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00702137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exact Method to Solve the Multi-Trip Vehicle Routing Problem with Multi Time Windows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Naud</w:t>
+                <w:t xml:space="preserve">Optimisation de tournées de service réactives en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixtine Binart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dejax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Freight Transportation and Logistics (ODYSSEUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Mykonos Island, Greece. pp.9-12</w:t>
+              <w:t xml:space="preserve">ROADEF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00702137v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The minimum labeling Hamiltonian cycle problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on vehicle routing and logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Stiges, Norway. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design factors analysis for instances of rich vehicle routing problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Lahyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th International Conference on Logistics 2011, IEEE International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, HAMMAMET, Tunisia. pp.209-215, ISBN 978-1-4577-0322-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de tournées de techniciens en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixtine Binart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dejax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich vehicle routing problem: model and experimental design analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Lahyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Industrial Engineering and Systems Management, ENIM&amp;I4e2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, METZ, France. pp 1300-1310, ISBN 978-2-9600532-3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk approaches for delivering disaster relief supplies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Nolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Doerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00577908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of multi-modal transportation chains in city logistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Brotcorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Huart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRISTAN VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Tromso, Norway. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable neighborhood approaches for a multi-echelon capacitated location-distribution problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Virak Khuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORBEL 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Liège, Belgium. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Formulations for the traveling repairman problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ome Ezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th ENIM IFAC International Conference of Modeling and Simulation, Lavoisier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, HAMMAMET, Tunisia. pp.1889-1894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact methods for multi-objective optimization problems and application to routing problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOPGP'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sousse, Tunisia. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multi-modal traveling salesman problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une heuristique basée sur la génération de colonnes pour un problème de tournées de cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Huart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/SMC Workshop LT 2009-Logistique &amp; Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Sousse, Tunisia. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New hybrid approaches for a location-routing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop On Vehicle Routing In Practice,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Osol, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of a Fleet of Trucks For a Mail-order Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clautiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances for location-routing problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Latin-American Workshop on Optimization and Control &amp; XI Encuentro de Matemática y sus Aplicaciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Quito, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la surchauffe parietal dans un échangeur de chaleur à effet Joule direct avec et sans encrassement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassily Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Debreyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Ile de Ré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16118,137 +16235,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ready-Mixed Concrete Dispatch Problem with Uncertain Delivery Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Tomás Cabezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Bucarey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonez Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixed Integer Programming Workshop 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Valparaiso (Chile), Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16258,130 +16375,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modeling of delays induced by congestion in human-picker-to-part systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Torrealba-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16391,146 +16508,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-focused predictions via pessimistic bilevel optimization: a computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Bucarey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Calderón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14742, Springer Nature Switzerland, pp.127-135, 2024, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-60597-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16540,966 +16657,966 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and Methods for Two-Level Uncapacitated Facility Location problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Virak Khuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Combinatorial Optimization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 358, Springer Nature Switzerland, pp.59-75, 2024, International Series in Operations Research &amp; Management Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-57603-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operations Research for Planning and Managing City Logistics Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Gabriel Crainic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van Woensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edward Elgar Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on City Logistics and Urban Freight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978 1 80037 016 6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781800370173.00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Phase Approach for an Integrated Order Batching and Picker Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A View of Operations Research Applications in Italy, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2019, 978-3-030-25842-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical Exact Algorithms for the Capacitated Vehicle Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigo Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Toth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicle Routing: Problems, Methods, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-57, 2014, 9781611973587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable urban logistics: Concepts, methods and information systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable urban logistics: Concepts, methods and information systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.i-iii, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01056156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes d'élaboration de tournées avec contraintes d'ordonnancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Lahyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Trouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métaheuristiques pour l'ordonnancement de la production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Sciences/ISTE-John Wiley, pp.00-00, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operations research and goods transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Gabriel Crainic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.111-176, 2013, 978-111900538-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118600283.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of the Double Standard Model for Ambulance Location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Bertazzi; M.G. Speranza, J.E.E. van Nunen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in Distribution Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.235-249, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Single-Objective to Multi-Objective Vehicle Routing: Problems: Motivations, Case Studies, and Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Golden, S. Raghavan, E. Wasil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latest Advances and New Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.445-471, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17509,257 +17626,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instances and detailed results for the whole testbed of &amp;quot;A Branch-Price-and-Cut algorithm for the Multi-Commodity two-echelon Distribution Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Petris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Archetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Archetti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instances and detailed results for the whole testbed of &amp;quot;A heuristic with a performance guarantee for the Commodity constrained Split Delivery Vehicle Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Petris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Archetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Archetti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17769,165 +17886,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group design in group testing for COVID-19 : A French case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifaout Almeftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Brotcorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaba Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA - Centre Lille Nord Europe. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId318"/>
+      <w:footerReference w:type="default" r:id="rId320"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17995,51 +18112,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0D3E5B3"/>
+    <w:nsid w:val="8FA0E116"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18226,51 +18343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fredericsemet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0113-3801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084649461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor L&#243;pez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Billhardt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04475586v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Petris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Archetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ogier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04347339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n D&#225;vila-G&#225;lvez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Labb&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Marianov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ord&#243;n&#7869;z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4345341" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-025-00585-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04347319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor L&#243;pez S&#225;nchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Semet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-220315" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2024.100139" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Gu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.11.032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03715328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clavijo L&#243;pez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crama" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pironet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.07.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.123964" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951456v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belieres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hewitt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.07.056" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03000086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n D&#225;vila" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439212v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2021.102391" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03114309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sklar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-201581" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2020.102203" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rousselot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00461-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.04.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564514v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Woensel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.03.056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02163171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2019.0961" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947086v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2020.01.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963916v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Restrepo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pocreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2018.0857" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.07.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayrem Tounsi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663624v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Lahyani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khemakhem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-016-0071-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Virak Khuong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.02.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2016.0692" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223020v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Binart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dejax" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2015.07.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760505v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Gelareh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahimeh Neamatian Monemi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goncalves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.09.049" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFTLKGCH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223087v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21626" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DAED52B848E9524F6B250F4C7518A174E653780/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146605v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.07.048" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLM7H7GM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro C Coelho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laporte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831917v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchenne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.07.022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRFBS3D8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Nolz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Doerner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831913v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01178750v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832042v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fr&#233;ville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Yanev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.11.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXLCJ6D1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831914v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.06.065" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N4KJQGJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832043v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2009001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831915v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.05.055" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83RVLN37-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310098v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Leuliet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Tissier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassily Maury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72496-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453532v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Torrealba-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Janati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05461702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456066v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiao Sun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443281v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453489v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864953v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865835v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901866v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864942v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398295v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Salazar-Zendeja" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398019v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391172v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391679v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391103v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03821701v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cattaruzza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771379v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595207v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777943v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771620v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595272v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794622v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778786v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771357v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03114321v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116673v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116847v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Javier Clavijo Lopez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146145v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116756v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131675v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393329v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Davila" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318115v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383126v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383149v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419302v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419289v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02374921v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Alekseeva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Magnouche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Soufflet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948464v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964556v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940685v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964681v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01704705v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964679v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964218v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964234v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01876531v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951934v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01876536v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664300v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Restrepo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629456v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bu&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664273v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629308v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629298v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664211v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662094v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256730v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367274v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01335612v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01335601v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367276v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01335627v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260041v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222923v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260018v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223091v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Malta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260049v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946330v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946343v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830751v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832185v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828971v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830740v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832103v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Huart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830752v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780231v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830756v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828973v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830735v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702137v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hernandez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832108v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832180v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chabchoub" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830743v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828974v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00577908v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832113v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832125v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832087v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ome Ezzine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832122v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832144v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832130v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832161v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Boulanger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832154v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lamine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clautiaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832139v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310099v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456447v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tom&#225;s Cabezas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ordonez Fernando" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472236v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04397536v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Calder&#243;n" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60597-0_9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04384267v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57603-4_4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464029v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Gabriel Crainic" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ricciardi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800370173.00019" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849980v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223571v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigo Daniele" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Toth" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056156v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Routhier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828972v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trouillet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832049v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118600283.ch5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832076v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louveaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thirion" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832083v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946477v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03836982v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03000715v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaout Almeftah" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fortz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaba Keita" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fredericsemet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0113-3801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084649461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor L&#243;pez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Billhardt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05583884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Salazar-Zendeja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Labb&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2026.107435" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04475586v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Petris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Archetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ogier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04347339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n D&#225;vila-G&#225;lvez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Marianov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ord&#243;n&#7869;z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4345341" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-025-00585-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387456v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Gu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.11.032" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2024.100139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04347319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor L&#243;pez S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Semet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-220315" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03715328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clavijo L&#243;pez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pironet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.07.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22238" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.123964" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951456v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belieres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hewitt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.07.056" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03000086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n D&#225;vila" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439212v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2021.102391" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03114309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sklar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-201581" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2020.102203" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rousselot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00461-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947070v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.04.024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564514v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Woensel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.03.056" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02163171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2019.0961" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2020.01.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Restrepo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pocreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2018.0857" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.07.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayrem Tounsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Lahyani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khemakhem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-016-0071-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Virak Khuong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.02.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663639v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2016.0692" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Gelareh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahimeh Neamatian Monemi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goncalves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.09.049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFTLKGCH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223020v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Binart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dejax" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2015.07.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223087v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21626" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DAED52B848E9524F6B250F4C7518A174E653780/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146605v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.07.048" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLM7H7GM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223093v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro C Coelho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laporte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831912v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchenne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.07.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRFBS3D8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832038v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Nolz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Doerner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831913v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01178750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832042v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fr&#233;ville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Yanev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.11.016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXLCJ6D1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.06.065" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N4KJQGJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832045v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832043v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2009001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831915v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.05.055" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83RVLN37-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310098v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Leuliet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Tissier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassily Maury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72496-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Torrealba-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456057v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Janati" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443281v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiao Sun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05461702v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453489v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453425v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865813v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901044v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865835v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901866v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398019v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398295v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391172v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391679v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391103v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03821701v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cattaruzza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771379v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595207v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777943v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595306v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595272v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778786v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771357v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03114321v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116847v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Javier Clavijo Lopez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146145v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116756v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131675v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393329v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Davila" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318115v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383126v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421624v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383149v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419289v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419302v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02374921v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Alekseeva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Magnouche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Soufflet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940685v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948464v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964556v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941124v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964681v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01704705v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964679v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964218v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964234v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941090v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01876531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951934v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664300v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Restrepo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629456v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bu&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01876536v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664273v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629308v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629298v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664211v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662094v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367274v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256730v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01335612v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01335601v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367276v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01335627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260041v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222923v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260018v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223091v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Malta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260049v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946330v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946343v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830751v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832185v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828971v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830740v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832103v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Huart" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780231v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830752v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830756v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828973v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702137v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hernandez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830735v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832108v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832180v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chabchoub" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830743v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828974v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00577908v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832113v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832125v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832087v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ome Ezzine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832122v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832144v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832130v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Boulanger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832154v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lamine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clautiaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832139v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310099v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456447v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tom&#225;s Cabezas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ordonez Fernando" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472236v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04397536v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Calder&#243;n" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60597-0_9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04384267v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57603-4_4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464029v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Gabriel Crainic" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ricciardi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800370173.00019" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849980v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223571v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigo Daniele" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Toth" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056156v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Routhier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828972v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trouillet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832049v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118600283.ch5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832076v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louveaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thirion" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832083v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946477v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03836982v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03000715v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaout Almeftah" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fortz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaba Keita" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>