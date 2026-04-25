--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -737,685 +737,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifacets of lossy compression for scientific data in the Joint-Laboratory of Extreme Scale Computing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Checkpointing strategies to tolerate non-memoryless failures on HPC platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2024.05.022⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3624560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618060v1</w:t>
+                <w:t xml:space="preserve">hal-04215283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checkpointing strategies to tolerate non-memoryless failures on HPC platforms</w:t>
+                <w:t xml:space="preserve">Revisiting I/O bandwidth-sharing strategies for HPC applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Perotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3624560⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2024.104863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215283v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting I/O bandwidth-sharing strategies for HPC applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucas Perotin</w:t>
+                <w:t xml:space="preserve">Minimizing Energy Consumption for Real-Time Tasks on Heterogeneous Platforms Under Deadline and Reliability Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2024.104863⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86 (10), pp.3079-3114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-024-01253-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714098v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Energy Consumption for Real-Time Tasks on Heterogeneous Platforms Under Deadline and Reliability Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifacets of lossy compression for scientific data in the Joint-Laboratory of Extreme Scale Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiqin Gao</w:t>
+                <w:t xml:space="preserve">Robert Underwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Han</w:t>
+                <w:t xml:space="preserve">Dingwen Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Liu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jon Calhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 86 (10), pp.3079-3114. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-024-01253-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2024.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715054v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Scheduling Strategies for Firm Semi-Periodic Real-Time Tasks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy-aware mapping and scheduling strategies for real-time workflows under reliability constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+                <w:t xml:space="preserve">Zhiwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 72 (1), pp.55-68. </w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 176, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2022.3208203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2023.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778357v2</w:t>
+                <w:t xml:space="preserve">hal-04214810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource-Constrained Scheduling Algorithms for Stochastic Independent Tasks With Unknown Probability Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1469,274 +1482,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-aware mapping and scheduling strategies for real-time workflows under reliability constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimizing I/Os in Out-of-Core Task Tree Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiwei Wu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Samuel McCauley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2023.02.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (01), pp.51-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0129054122500186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214810v1</w:t>
+                <w:t xml:space="preserve">hal-03758021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing I/Os in Out-of-Core Task Tree Scheduling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel McCauley</w:t>
+                <w:t xml:space="preserve">Dynamic Scheduling Strategies for Firm Semi-Periodic Real-Time Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Simon</w:t>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (01), pp.51-80. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (1), pp.55-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/s0129054122500186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TC.2022.3208203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758021v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trading Performance for Memory in Sparse Direct Solvers using Low-rank Compression</w:t>
               </w:r>
@@ -1982,51 +1982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2067,577 +2067,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Approach to Scheduling and Checkpointing Workflows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Limiting the memory footprint when dynamically scheduling DAGs on shared-memory platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1094342019866891⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, pp.30-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2019.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140295v1</w:t>
+                <w:t xml:space="preserve">hal-02025521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting the memory footprint when dynamically scheduling DAGs on shared-memory platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Simon</w:t>
+                <w:t xml:space="preserve">A Generic Approach to Scheduling and Checkpointing Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 128, pp.30-42. </w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2019.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1094342019866891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025521v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checkpointing Workflows for Fail-Stop Errors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+                <w:t xml:space="preserve">Malleable task-graph scheduling with a practical speed-up model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Casanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Oliver Sinnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 67 (8), pp.16. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (6), pp.1357-1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2018.2801300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2018.2793886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701611v1</w:t>
+                <w:t xml:space="preserve">hal-01687189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malleable task-graph scheduling with a practical speed-up model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Simon</w:t>
+                <w:t xml:space="preserve">Checkpointing Workflows for Fail-Stop Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Sinnen</w:t>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (6), pp.1357-1370. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (8), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2018.2793886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TC.2018.2801300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687189v1</w:t>
+                <w:t xml:space="preserve">hal-01701611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Optimal Online Checkpoint Solution under a Two-Level HPC Checkpoint Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (1), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2665,460 +2665,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel scheduling of task trees with limited memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the impact of process replication on executions of large-scale parallel applications with coordinated checkpointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+                <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (2), pp.36. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2779052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2015.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160118v1</w:t>
+                <w:t xml:space="preserve">hal-01199752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Applications on Volatile Resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel scheduling of task trees with limited memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Casanova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Oliver Sinnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (1), pp.19. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (2), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1094342013518806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2779052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923948v1</w:t>
+                <w:t xml:space="preserve">hal-01160118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of process replication on executions of large-scale parallel applications with coordinated checkpointing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Mapping Applications on Volatile Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51, pp.13. </w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (1), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.future.2015.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1094342013518806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199752v1</w:t>
+                <w:t xml:space="preserve">hal-00923948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using group replication for resilience on exascale systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (2), pp.210-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3146,395 +3146,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static strategies for worksharing with unrecoverable interruptions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unified Model for Assessing Checkpointing Protocols at Extreme-Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnold Rosenberg</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00224-012-9426-z⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (17), pp.2727-2810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.3173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763321v1</w:t>
+                <w:t xml:space="preserve">hal-00908447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified Model for Assessing Checkpointing Protocols at Extreme-Scale</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Checkpointing algorithms and fault prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Dongarra</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Zaidouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26 (17), pp.2727-2810. </w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (2), pp.2048-2064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.3173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2013.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908447v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checkpointing algorithms and fault prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static strategies for worksharing with unrecoverable interruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Arnold Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 74 (2), pp.2048-2064. </w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (3), pp.386-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2013.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00224-012-9426-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908446v1</w:t>
+                <w:t xml:space="preserve">hal-00763321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Fractional Resource Scheduling versus Batch Scheduling</w:t>
               </w:r>
@@ -3546,51 +3546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Lee Stillwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (3), pp.521-529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3754,51 +3754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3884,51 +3884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schanzenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 70 (9), pp.962-974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4086,147 +4086,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing the Stretch When Scheduling Flows of Divisible Requests</w:t>
+                <w:t xml:space="preserve">Comments on ''Design and performance evaluation of load distribution strategies for multiple loads on heterogeneous linear daisy chain networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alan Su</w:t>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-008-0078-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68 (7), pp.1021-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2007.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789419v1</w:t>
+                <w:t xml:space="preserve">hal-00803476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of heterogeneity on master-slave scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4245,1165 +4245,1165 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34 (3), pp.158-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.parco.2007.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Matrix Product on Master-Worker Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (6), pp.1317-1336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0129054108006303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on ''Design and performance evaluation of load distribution strategies for multiple loads on heterogeneous linear daisy chain networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimizing the Stretch When Scheduling Flows of Divisible Requests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Alan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 68 (7), pp.1021-1031. </w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2007.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10951-008-0078-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803476v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A step towards unifying schedule and storage optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling algorithms for data redistribution and load-balancing on master-slave platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Thies</w:t>
+                <w:t xml:space="preserve">Veronika Rehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saman Amarasinghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Programming Languages and Systems (TOPLAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1286821.1286825⟩</w:t>
+              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (1), pp.61-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129626407002879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803509v1</w:t>
+                <w:t xml:space="preserve">hal-00803512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling algorithms for data redistribution and load-balancing on master-slave platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loris Marchal</w:t>
+                <w:t xml:space="preserve">A step towards unifying schedule and storage optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Thies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Rehn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+                <w:t xml:space="preserve">Saman Amarasinghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (1), pp.61-77. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Programming Languages and Systems (TOPLAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (6), 45 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129626407002879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1286821.1286825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803512v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling tasks sharing files on heterogeneous master-slave platforms</w:t>
+                <w:t xml:space="preserve">Automatic Middleware Deployment Planning on Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Giersch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Dail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (4), pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515330v1</w:t>
+                <w:t xml:space="preserve">hal-01429834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Middleware Deployment Planning on Clusters</w:t>
+                <w:t xml:space="preserve">Data redistribution algorithms for heterogeneous processor rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eddy Caron</w:t>
+                <w:t xml:space="preserve">Hélène Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 20 (4), pp.14</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 20 (1), pp.31-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342006061887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429834v1</w:t>
+                <w:t xml:space="preserve">hal-00804395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data redistribution algorithms for heterogeneous processor rings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Renard</w:t>
+                <w:t xml:space="preserve">Scheduling tasks sharing files on heterogeneous master-slave platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (2), pp.88-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2004.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1094342006061887⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00804395v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and Load-Balancing Iterative Computations on Heterogeneous Clusters with Shared Links</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Load-Balancing Scatter Operations for Grid Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (8), pp.923--946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2004.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789426v1</w:t>
+                <w:t xml:space="preserve">inria-00503896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal enclosing parallelepiped in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wicker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 29 (3), pp.177-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load-Balancing Scatter Operations for Grid Computing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Giersch</w:t>
+                <w:t xml:space="preserve">Mapping and Load-Balancing Iterative Computations on Heterogeneous Clusters with Shared Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15, pp.546―558</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00503896v1</w:t>
+                <w:t xml:space="preserve">hal-00789426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Optimality of Feautrier's Scheduling Algorithm</w:t>
               </w:r>
@@ -6147,338 +6147,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00565000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Optimality of Allen and Kennedy's Algorithm for Parallelism Extraction in Nested Loops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plugging anti and output dependence removal techniques into loop parallelization algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Calland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Algorithms and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 12 (1-3), pp.83-112. </w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 23 (1-2), pp.251-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01495739708941417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8191(96)00108-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856887v1</w:t>
+                <w:t xml:space="preserve">hal-00856884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plugging anti and output dependence removal techniques into loop parallelization algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallelizing Nested Loops with Approximation of Distance Vectors: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7 (2), pp.133--144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129626497000152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-8191(96)00108-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00856884v1</w:t>
+                <w:t xml:space="preserve">hal-00856889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelizing Nested Loops with Approximation of Distance Vectors: A Survey</w:t>
+                <w:t xml:space="preserve">On the Optimality of Allen and Kennedy's Algorithm for Parallelism Extraction in Nested Loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 7 (2), pp.133--144. </w:t>
+              <w:t xml:space="preserve">Parallel Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12 (1-3), pp.83-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129626497000152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01495739708941417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856889v1</w:t>
+                <w:t xml:space="preserve">hal-00856887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Fine and Medium Grain Parallelism Detection in Polyhedral Reduced Dependence Graphs</w:t>
               </w:r>
@@ -7161,51 +7161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concealing Compression-accelerated I/O for HPC Applications through In Situ Task Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sian Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7446,51 +7446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC3 2022 - 2022 Fourteenth International Conference on Contemporary Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Noida, India. pp.701-710, </w:t>
@@ -7528,64 +7528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work-in-Progress: Evaluating Task Dropping Strategies for Overloaded Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7645,77 +7645,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-aware strategies for reliability-oriented real-time task allocation on heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7769,885 +7769,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling independent stochastic tasks on heterogeneous cloud platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiqin Gao</w:t>
+                <w:t xml:space="preserve">Improved energy-aware strategies for periodic real-time tasks under reliability constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Cluster 2019 - International Conference on Cluster Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Albuquerque, United States. pp.1-11, </w:t>
+              <w:t xml:space="preserve">RTSS 2019 - 40th IEEE Real-Time Systems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Hong Kong, China. pp.1-13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2019.8891048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RTSS46320.2019.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271675v1</w:t>
+                <w:t xml:space="preserve">hal-02271704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved energy-aware strategies for periodic real-time tasks under reliability constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li Han</w:t>
+                <w:t xml:space="preserve">Scheduling independent stochastic tasks on heterogeneous cloud platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTSS 2019 - 40th IEEE Real-Time Systems Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Hong Kong, China. pp.1-13, </w:t>
+              <w:t xml:space="preserve">IEEE Cluster 2019 - International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Albuquerque, United States. pp.1-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RTSS46320.2019.00013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2019.8891048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271704v1</w:t>
+                <w:t xml:space="preserve">hal-02271675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel scheduling of DAGs under memory constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Simon</w:t>
+                <w:t xml:space="preserve">A Generic Approach to Scheduling and Checkpointing Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2018 - 32nd IEEE International Parallel and Distributed Processing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2018.00030⟩</w:t>
+              <w:t xml:space="preserve">ICPP 2018 - 47th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Eugene, OR, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3225058.3225145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828312v1</w:t>
+                <w:t xml:space="preserve">hal-01798627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Approach to Scheduling and Checkpointing Workflows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scheduling independent stochastic tasks under deadline and budget constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Kong Win Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2018 - 47th International Conference on Parallel Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3225058.3225145⟩</w:t>
+              <w:t xml:space="preserve">SBAC-PAD 2018 - 30th International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAHPC.2018.8645931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798627v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling independent stochastic tasks under deadline and budget constraints</w:t>
+                <w:t xml:space="preserve">Online Scheduling of Task Graphs on Hybrid Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD 2018 - 30th International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAHPC.2018.8645931⟩</w:t>
+              <w:t xml:space="preserve">Euro-Par 2018 - 24th International European Conference On Parallel And Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868727v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Scheduling of Task Graphs on Hybrid Platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel scheduling of DAGs under memory constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2018 - 24th International European Conference On Parallel And Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.1-14, </w:t>
+              <w:t xml:space="preserve">IPDPS 2018 - 32nd IEEE International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Vancouver, Canada. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2018.00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828301v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checkpointing Workflows for Fail-Stop Errors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-Cost Approximation Algorithms for Scheduling Independent Tasks on Hybrid Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Cluster 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Honolulu, United States. </w:t>
+              <w:t xml:space="preserve">Euro-Par 2017: 23rd International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2017.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-64203-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559967v1</w:t>
+                <w:t xml:space="preserve">hal-01559898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing I/Os in Out-of-Core Task Tree Scheduling</w:t>
               </w:r>
@@ -8659,51 +8633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mccauley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8744,235 +8718,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Cost Approximation Algorithms for Scheduling Independent Tasks on Hybrid Platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loris Marchal</w:t>
+                <w:t xml:space="preserve">Assuming failure independence: are we right to be wrong?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2017: 23rd International European Conference on Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. </w:t>
+              <w:t xml:space="preserve">FTS 2017 - 3rd International Workshop on Fault-Tolerant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Honolulu (HI), United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-64203-1_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2017.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559898v1</w:t>
+                <w:t xml:space="preserve">hal-01654639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assuming failure independence: are we right to be wrong?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+                <w:t xml:space="preserve">Checkpointing Workflows for Fail-Stop Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTS 2017 - 3rd International Workshop on Fault-Tolerant Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Honolulu (HI), United States. pp.1-8, </w:t>
+              <w:t xml:space="preserve">IEEE Cluster 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Honolulu, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2017.24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2017.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654639v1</w:t>
+                <w:t xml:space="preserve">hal-01559967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Optimization for Program Committee Members: A Subreview Article</w:t>
               </w:r>
@@ -8984,51 +8984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mccauley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shikha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9082,408 +9082,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Trees of Malleable Tasks for Sparse Linear Algebra</w:t>
+                <w:t xml:space="preserve">Voltage Overscaling Algorithms for Energy-Efficient Workflow Computations With Timing Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Guermouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Simon</w:t>
+                <w:t xml:space="preserve">Aurélien Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International European Conference on Parallel and Distributed Computing (Euro-Par 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-48096-0_37⟩</w:t>
+              <w:t xml:space="preserve">FTXS '15: 5th Workshop on Fault Tolerance for HPC at eXtreme Scale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Portland, United States. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2751504.2751508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160104v1</w:t>
+                <w:t xml:space="preserve">hal-01199250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Independent Tasks with Voltage Overscaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21st IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Zhangjiajie, China. pp.10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PRDC.2015.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Overscaling Algorithms for Energy-Efficient Workflow Computations With Timing Errors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hongyang Sun</w:t>
+                <w:t xml:space="preserve">Scheduling Trees of Malleable Tasks for Sparse Linear Algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTXS '15: 5th Workshop on Fault Tolerance for HPC at eXtreme Scale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Portland, United States. pp.8, </w:t>
+              <w:t xml:space="preserve">International European Conference on Parallel and Distributed Computing (Euro-Par 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienna, Austria. pp.479-490, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2751504.2751508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-48096-0_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199250v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-Optimal Execution of Boolean Query Trees with Shared Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipyeow Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9491,51 +9491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Phoenix, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9563,666 +9563,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping tightly-coupled applications on volatile resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling tree-shaped task graphs to minimize memory and makespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Casanova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Oliver Sinnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP'2013, the 21st Euromicro Int. Conf. on Parallel, Distributed, and Network-Based Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">IPDPS 2013 - 27th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763376v1</w:t>
+                <w:t xml:space="preserve">hal-00788612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling tree-shaped task graphs to minimize memory and makespan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oliver Sinnen</w:t>
+                <w:t xml:space="preserve">On the Combination of Silent Error Detection and Checkpointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2013 - 27th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">PRDC - The 19th IEEE Pacific Rim International Symposium on Dependable Computing - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788612v1</w:t>
+                <w:t xml:space="preserve">hal-00847620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Combination of Silent Error Detection and Checkpointing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Herault</w:t>
+                <w:t xml:space="preserve">Optimization of Cloud Task Processing with Checkpoint-Restart Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cho-Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRDC - The 19th IEEE Pacific Rim International Symposium on Dependable Computing - 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SC13 - Supercomputing - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2503210.2503217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847620v1</w:t>
+                <w:t xml:space="preserve">hal-00847635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Cloud Task Processing with Checkpoint-Restart Mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng Di</w:t>
+                <w:t xml:space="preserve">Scheduling Tightly-Coupled Applications on Heterogeneous Desktop Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SC13 - Supercomputing - 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HCW 2013 - 22nd International Heterogeneity in Computing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2503210.2503217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00847635v1</w:t>
+                <w:t xml:space="preserve">hal-00788606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Tightly-Coupled Applications on Heterogeneous Desktop Grids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Mapping tightly-coupled applications on volatile resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCW 2013 - 22nd International Heterogeneity in Computing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">PDP'2013, the 21st Euromicro Int. Conf. on Parallel, Distributed, and Network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788606v1</w:t>
+                <w:t xml:space="preserve">hal-00763376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checkpointing strategies with prediction windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRDC - The 19th IEEE Pacific Rim International Symposium on Dependable Computing - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10241,278 +10241,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of scheduling checkpoints for computational workflows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Virtual Machine Resource Allocation for Service Hosting on Heterogeneous Distributed Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lee Stillwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dounia Zaidouni</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTXS'2012, the Workshop on Fault-Tolerance for HPC at Extreme Scale, in conjunction with the 42nd Annual IEEE/IFIP Int. Conf. on Dependable Systems and Networks (DSN 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Boston, United States. </w:t>
+              <w:t xml:space="preserve">IPDPS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shanghaï, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DSNW.2012.6264675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2012.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763382v1</w:t>
+                <w:t xml:space="preserve">hal-00763365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Machine Resource Allocation for Service Hosting on Heterogeneous Distributed Platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Lee Stillwell</w:t>
+                <w:t xml:space="preserve">On the complexity of scheduling checkpoints for computational workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Casanova</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Shanghaï, China. </w:t>
+              <w:t xml:space="preserve">FTXS'2012, the Workshop on Fault-Tolerance for HPC at Extreme Scale, in conjunction with the 42nd Annual IEEE/IFIP Int. Conf. on Dependable Systems and Networks (DSN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2012.75⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DSNW.2012.6264675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763365v1</w:t>
+                <w:t xml:space="preserve">hal-00763382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checkpointing strategies for parallel jobs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Rabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10576,64 +10576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling parallel iterative applications on volatile resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10678,260 +10678,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-clairvoyant Scheduling of Multiple Bag-of-Tasks Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+                <w:t xml:space="preserve">Static Worksharing Strategies for Heterogeneous Computers with Unrecoverable Failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold L. Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15277-1_17⟩</w:t>
+              <w:t xml:space="preserve">HeteroPar 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Delft, Netherlands. pp.71-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14122-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00527111v1</w:t>
+                <w:t xml:space="preserve">hal-01062559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Worksharing Strategies for Heterogeneous Computers with Unrecoverable Failures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnold L. Rosenberg</w:t>
+                <w:t xml:space="preserve">Non-clairvoyant Scheduling of Multiple Bag-of-Tasks Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Ischia, Italy. pp.168-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15277-1_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14122-5_11⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01062559v1</w:t>
+                <w:t xml:space="preserve">inria-00527111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Fractional Resource Scheduling for HPC Workloads</w:t>
               </w:r>
@@ -10943,51 +10943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stillwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Parallel &amp; Distributed Processing (IPDPS), 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Atlanta, GA, United States. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11015,131 +11015,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00527068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Scheduling of Task Graph Collections on Heterogeneous Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+                <w:t xml:space="preserve">Resource-aware allocation strategies for divisible loads on large-scale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS'2009 - International Parallel and Distributed Processing Symposium</w:t>
+              <w:t xml:space="preserve">HCW 2009 - 18th International Heterogeneity in Computing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Roma, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786257v1</w:t>
+                <w:t xml:space="preserve">hal-00786256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static strategies for worksharing with unrecoverable interruptions</w:t>
               </w:r>
@@ -11151,51 +11177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11268,51 +11294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stillwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schanzenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11353,157 +11379,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00422634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource-aware allocation strategies for divisible loads on large-scale systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">Efficient Scheduling of Task Graph Collections on Heterogeneous Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCW 2009 - 18th International Heterogeneity in Computing Workshop</w:t>
+              <w:t xml:space="preserve">IPDPS'2009 - International Parallel and Distributed Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Roma, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786256v1</w:t>
+                <w:t xml:space="preserve">hal-00786257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Aware Scheduling of Flow Applications on Master-Worker Platforms</w:t>
               </w:r>
@@ -11599,503 +11599,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocating Series of Workflows on Computing Grids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loris Marchal</w:t>
+                <w:t xml:space="preserve">Matrix Product on Heterogeneous Master-Worker Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th IEEE International Conference on Parallel and Distributed Systems (ICPADS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, pp.48-55, </w:t>
+              <w:t xml:space="preserve">13th ACM SIGPLAN Symposium on Principles and Practice of Parallel Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Salt Lake City, Utah, United States. pp.53--62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADS.2008.96⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1345206.1345217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803478v1</w:t>
+                <w:t xml:space="preserve">hal-00803487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel large scale inference of protein domain families</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Rezvoy</w:t>
+                <w:t xml:space="preserve">Offline and online scheduling of concurrent bags-of-tasks on heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPADS'2008, the 14th IEEE International Conference on Parallel and Distributed Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Workshop on Advances in Parallel and Distributed Computational Models APDCM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803472v1</w:t>
+                <w:t xml:space="preserve">hal-00803484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix Product on Heterogeneous Master-Worker Platforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Allocating Series of Workflows on Computing Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ACM SIGPLAN Symposium on Principles and Practice of Parallel Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1345206.1345217⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th IEEE International Conference on Parallel and Distributed Systems (ICPADS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, pp.48-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2008.96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803487v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline and online scheduling of concurrent bags-of-tasks on heterogeneous platforms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Parallel large scale inference of protein domain families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rezvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop on Advances in Parallel and Distributed Computational Models APDCM 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPADS'2008, the 14th IEEE International Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Australia. pp.72-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2008.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803484v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling communication requests traversing a switch: complexity and algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12155,532 +12155,532 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting matrix product on master-worker platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Workshop on Advances in Parallel and Distributed Computational Models APDCM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0129054108006303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Step Towards Automatically Building Network Representations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scheduling multiple divisible loads on a linear processor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Quinson</w:t>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Euro-Par Conference - Euro-Par 2007</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5_18⟩</w:t>
+              <w:t xml:space="preserve">ICPADS'2007, the 13th International Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2007.4447768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00407692v1</w:t>
+                <w:t xml:space="preserve">hal-00803513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling multiple divisible loads on a linear processor network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+                <w:t xml:space="preserve">Scheduling and data redistribution strategies on star platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPADS'2007, the 13th International Conference on Parallel and Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPADS.2007.4447768⟩</w:t>
+              <w:t xml:space="preserve">PDP'2007, 15th Euromicro Workshop on Parallel, Distributed and Network-based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Italy. pp.288-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2007.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803513v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling and data redistribution strategies on star platforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">A First Step Towards Automatically Building Network Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP'2007, 15th Euromicro Workshop on Parallel, Distributed and Network-based Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, Italy. pp.288-295, </w:t>
+              <w:t xml:space="preserve">13th International Euro-Par Conference - Euro-Par 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rennes, France. pp.160-169, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDP.2007.72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803522v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00407692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing the Stretch When Scheduling Flows of Biological Requests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12917,64 +12917,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-Line Scheduling of Divisible Requests on an Heterogeneous Collection of Databanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13015,247 +13015,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data redistribution algorithms for homogeneous and heterogeneous processor rings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Renard</w:t>
+                <w:t xml:space="preserve">Scheduling tasks sharing files from distributed repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Performance Computing HiPC'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, pp.123-132</w:t>
+              <w:t xml:space="preserve">Euro-Par-2004: International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, pp.148-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807283v1</w:t>
+                <w:t xml:space="preserve">hal-00807284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling tasks sharing files from distributed repositories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Giersch</w:t>
+                <w:t xml:space="preserve">Data redistribution algorithms for homogeneous and heterogeneous processor rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par-2004: International Conference on Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, pp.148-159</w:t>
+              <w:t xml:space="preserve">International Conference on High Performance Computing HiPC'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807284v1</w:t>
+                <w:t xml:space="preserve">hal-00807283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling tasks sharing files on heterogeneous master-slave platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13300,570 +13300,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static load-balancing techniques for iterative computations on heterogeneous clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Mapping and Load-Balancing Iterative Computations on Heterogeneous Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par-2003: International Conference on Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-PVM-MPI-2003: Recent Advances in Parallel Virtual Machine and Message Passing Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, pp.586―594, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39924-7_79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807382v1</w:t>
+                <w:t xml:space="preserve">hal-00789450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load-Balancing Scatter Operations for Grid Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 12th Heterogeneous Computing Workshop (HCW'2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and Load-Balancing Iterative Computations on Heterogeneous Clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Load-Balancing Iterative Computations on Heterogeneous Clusters with Shared Communication Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-PVM-MPI-2003: Recent Advances in Parallel Virtual Machine and Message Passing Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-39924-7_79⟩</w:t>
+              <w:t xml:space="preserve">PPAM-2003: Fifth International Conference on Parallel Processing and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, pp.930―937, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-24669-5_120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00789450v1</w:t>
+                <w:t xml:space="preserve">hal-00789452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load-Balancing Iterative Computations on Heterogeneous Clusters with Shared Communication Links</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Renard</w:t>
+                <w:t xml:space="preserve">Scheduling tasks sharing files on heterogeneous clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPAM-2003: Fifth International Conference on Parallel Processing and Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euro-PVM-MPI-2003: Recent Advances in Parallel Virtual Machine and Message Passing Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, pp.657-660</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00789452v1</w:t>
+                <w:t xml:space="preserve">hal-00807381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling tasks sharing files on heterogeneous clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Giersch</w:t>
+                <w:t xml:space="preserve">Static load-balancing techniques for iterative computations on heterogeneous clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-PVM-MPI-2003: Recent Advances in Parallel Virtual Machine and Message Passing Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Unknown, pp.657-660</w:t>
+              <w:t xml:space="preserve">Euro-Par-2003: International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, pp.148-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807381v1</w:t>
+                <w:t xml:space="preserve">hal-00807382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Optimality of Feautrier's Scheduling Algorithm</w:t>
               </w:r>
@@ -13912,151 +13912,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Framework for Schedule and Storage Optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incrementalized Pointer and Escape Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Sheldon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saman Amarasinghe</w:t>
+                <w:t xml:space="preserve">Martin Rinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM SIGPLAN'01 conference on Programming Language Design and Implementation (PLDI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLDI '01 Proceedings of the ACM SIGPLAN 2001 conference on Programming language design and implementation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Snowbird, United States. pp.35--46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/381694.378804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808285v1</w:t>
+                <w:t xml:space="preserve">hal-00808284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loop parallelization algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14085,148 +14068,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compiler Optimizations for Scalable Parallel Systems: Languages, Compilation Techniques and Run Time Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Unknown, pp.141-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incrementalized Pointer and Escape Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Unified Framework for Schedule and Storage Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Thies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Rinard</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Sheldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Amarasinghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLDI '01 Proceedings of the ACM SIGPLAN 2001 conference on Programming language design and implementation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the ACM SIGPLAN'01 conference on Programming Language Design and Implementation (PLDI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Snowbird, UT, United States. pp.232--242</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808284v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constructive Solution to the Juggling Problem in Processor Array Synthesis</w:t>
               </w:r>
@@ -14543,217 +14543,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the removal of anti and output dependences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Fine and Medium Grain Parallelism Detection in Polyhedral Reduced Dependence Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Application Specific Systems, Architectures and Processors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Unknown, pp.353-364</w:t>
+              <w:t xml:space="preserve">Proceedings of Parallel Architectures and Compilation Techniques (PACT'96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Boston, MA, United States. pp.281--291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856925v1</w:t>
+                <w:t xml:space="preserve">hal-00856918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Fine and Medium Grain Parallelism Detection in Polyhedral Reduced Dependence Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the removal of anti and output dependences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Calland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Parallel Architectures and Compilation Techniques (PACT'96)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Boston, MA, United States. pp.281--291</w:t>
+              <w:t xml:space="preserve">Application Specific Systems, Architectures and Processors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Unknown, pp.353-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856918v1</w:t>
+                <w:t xml:space="preserve">hal-00856925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Optimality of Allen and Kennedy's Algorithm for Parallelism Extraction in Nested Loops</w:t>
               </w:r>
@@ -15017,64 +15017,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using replication for resilience on exascale systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15261,212 +15261,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divisible load scheduling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithmic Issues in Grid Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yves Robert et Frédéric Vivien. </w:t>
+              <w:t xml:space="preserve">Mikhail J. Atallah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Introduction to Scheduling</w:t>
+              <w:t xml:space="preserve">Algorithms and Theory of Computation Handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman and Hall/CRC Press, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786385v1</w:t>
+                <w:t xml:space="preserve">hal-00786275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic Issues in Grid Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divisible load scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mikhail J. Atallah. </w:t>
+              <w:t xml:space="preserve">Yves Robert et Frédéric Vivien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms and Theory of Computation Handbook</w:t>
+              <w:t xml:space="preserve">Introduction to Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman and Hall/CRC Press, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786275v1</w:t>
+                <w:t xml:space="preserve">hal-00786385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15484,77 +15484,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How should you structure your hierarchical scheduler?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holly Dail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15650,51 +15650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15751,51 +15751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15852,161 +15852,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Scheduling on the Edge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">Coping with Silent Errors for Workflows of Moldable Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Hunold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">RR-9580, Inria. 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9589, INRIA. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994586v2</w:t>
+                <w:t xml:space="preserve">hal-05116521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Jobs Under a Variable Number of Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16028,175 +16028,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9582, Inria. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000632v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with Silent Errors for Workflows of Moldable Tasks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green Scheduling on the Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Cendrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajini Wijayawardana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9580, Inria. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Hunold</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05116521v1</w:t>
+                <w:t xml:space="preserve">hal-04994586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checkpointing strategies for a fixed-length execution</w:t>
               </w:r>
@@ -16397,77 +16397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-aware mapping and scheduling strategies for real-time workflows under reliability constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16515,64 +16515,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Strategies for Overloaded Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16721,77 +16721,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing energy consumption for real-time tasks on heterogeneous platforms under deadline and reliability constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16833,280 +16833,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trading Performance for Memory in Sparse Direct Solvers using Low-rank Compression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+                <w:t xml:space="preserve">Energy-aware strategies for reliability-oriented real-time task allocation on heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9368, INRIA. 2020</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9324, Univ Lyon, EnsL, UCBL, CNRS, Inria, LIP. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976233v1</w:t>
+                <w:t xml:space="preserve">hal-02500381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-aware strategies for reliability-oriented real-time task allocation on heterogeneous platforms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Trading Performance for Memory in Sparse Direct Solvers using Low-rank Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Marette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9324, Univ Lyon, EnsL, UCBL, CNRS, Inria, LIP. 2020</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9368, INRIA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500381v1</w:t>
+                <w:t xml:space="preserve">hal-02976233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource-Constrained Scheduling of Stochastic Tasks With Unknown Probability Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17148,1763 +17148,1763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling stochastic tasks on heterogeneous cloud platforms under budget and deadline constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiqin Gao</w:t>
+                <w:t xml:space="preserve">Improved energy-aware strategies for periodic real-time tasks under reliability constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9260, Inria - Research Centre Grenoble – Rhône-Alpes. 2019, pp.1-34</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9259, Inria - Research Centre Grenoble – Rhône-Alpes. 2019, pp.1-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047434v2</w:t>
+                <w:t xml:space="preserve">hal-02056520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved energy-aware strategies for periodic real-time tasks under reliability constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li Han</w:t>
+                <w:t xml:space="preserve">Scheduling independent stochastic tasks on heterogeneous cloud platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9259, Inria - Research Centre Grenoble – Rhône-Alpes. 2019, pp.1-38</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9275, Inria - Research Centre Grenoble – Rhône-Alpes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056520v1</w:t>
+                <w:t xml:space="preserve">hal-02141253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling independent stochastic tasks on heterogeneous cloud platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scheduling independent stochastic tasks under deadline and budget constraints. Extended Version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Kong Win Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9275, Inria - Research Centre Grenoble – Rhône-Alpes. 2019</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9257, Inria Grenoble Rhône-Alpes. 2019, pp.1-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141253v1</w:t>
+                <w:t xml:space="preserve">hal-02025785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling independent stochastic tasks under deadline and budget constraints. Extended Version</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling stochastic tasks on heterogeneous cloud platforms under budget and deadline constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Kong Win Chang</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9257, Inria Grenoble Rhône-Alpes. 2019, pp.1-38</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9260, Inria - Research Centre Grenoble – Rhône-Alpes. 2019, pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025785v1</w:t>
+                <w:t xml:space="preserve">hal-02047434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting the memory footprint when dynamically scheduling DAGs on shared-memory platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Simon</w:t>
+                <w:t xml:space="preserve">A Generic Approach to Scheduling and Checkpointing Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9231, Inria Grenoble Rhône-Alpes. 2018, pp.1-41</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9167, Inria. 2018, pp.1-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948462v1</w:t>
+                <w:t xml:space="preserve">hal-01766352v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling independent stochastic tasks deadline and budget constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Limiting the memory footprint when dynamically scheduling DAGs on shared-memory platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9178, Inria - Research Centre Grenoble – Rhône-Alpes. 2018, pp.1-34</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9231, Inria Grenoble Rhône-Alpes. 2018, pp.1-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811885v1</w:t>
+                <w:t xml:space="preserve">hal-01948462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Scheduling of Sequential Task Graphs on Hybrid Platforms</w:t>
+                <w:t xml:space="preserve">Scheduling independent stochastic tasks deadline and budget constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Simon</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Kong Win Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9150, LIP - ENS Lyon. 2018</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9178, Inria - Research Centre Grenoble – Rhône-Alpes. 2018, pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720064v1</w:t>
+                <w:t xml:space="preserve">hal-01811885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Approach to Scheduling and Checkpointing Workflows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online Scheduling of Sequential Task Graphs on Hybrid Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9167, Inria. 2018, pp.1-29</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9150, LIP - ENS Lyon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766352v2</w:t>
+                <w:t xml:space="preserve">hal-01720064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Cost Approximation Algorithms for Scheduling Independent Tasks on Hybrid Platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Checkpointing Workflows for Fail-Stop Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loris Marchal</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9029, Inria - Research Centre Grenoble – Rhône-Alpes. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9068, Inria. 2017, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475884v2</w:t>
+                <w:t xml:space="preserve">hal-01525378v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing I/Os in Out-of-Core Task Tree Scheduling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Simon</w:t>
+                <w:t xml:space="preserve">Revisiting temporal failure independence in large scale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Bautista Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9025, INRIA. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9134, INRIA. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462213v1</w:t>
+                <w:t xml:space="preserve">hal-01672404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting temporal failure independence in large scale systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel scheduling of DAGs under memory constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9108, LIP - ENS Lyon. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Bautista Gomez</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01672404v1</w:t>
+                <w:t xml:space="preserve">hal-01620255v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checkpointing Workflows for Fail-Stop Errors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Casanova</w:t>
+                <w:t xml:space="preserve">Assuming failure independence: are we right to be wrong?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9068, Inria. 2017, pp.33</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9078, Inria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525378v3</w:t>
+                <w:t xml:space="preserve">hal-01556292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel scheduling of DAGs under memory constraints</w:t>
+                <w:t xml:space="preserve">Minimizing I/Os in Out-of-Core Task Tree Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mccauley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9108, LIP - ENS Lyon. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9025, INRIA. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620255v2</w:t>
+                <w:t xml:space="preserve">hal-01462213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assuming failure independence: are we right to be wrong?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Low-Cost Approximation Algorithms for Scheduling Independent Tasks on Hybrid Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9078, Inria. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9029, Inria - Research Centre Grenoble – Rhône-Alpes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556292v1</w:t>
+                <w:t xml:space="preserve">hal-01475884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Optimal Online Checkpoint Solution under a Two-Level HPC Checkpoint Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Malleable task-graph scheduling with a practical speed-up model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Sinnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8851, INRIA Grenoble - Rhone-Alpes. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8856, ENS de Lyon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263879v1</w:t>
+                <w:t xml:space="preserve">hal-01274099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malleable task-graph scheduling with a practical speed-up model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oliver Sinnen</w:t>
+                <w:t xml:space="preserve">Toward an Optimal Online Checkpoint Solution under a Two-Level HPC Checkpoint Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8856, ENS de Lyon. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8851, INRIA Grenoble - Rhone-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274099v1</w:t>
+                <w:t xml:space="preserve">hal-01263879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage Overscaling Algorithms for Energy-Efficient Workflow Computations With Timing Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18939,77 +18939,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Independent Tasks with Voltage Overscaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19070,51 +19070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8587, INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19136,51 +19136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-Optimal Execution of Boolean DNF Trees with Shared Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipyeow Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19188,51 +19188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8616, INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19254,77 +19254,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel scheduling of task trees with limited memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Sinnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19359,77 +19359,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Trees of Malleable Tasks for Sparse Linear Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19458,428 +19458,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Combination of Silent Error Detection and Checkpointing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Checkpointing strategies with prediction windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8319, INRIA. 2013</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Zaidouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8239, INRIA. 2013, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836871v1</w:t>
+                <w:t xml:space="preserve">hal-00789109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checkpointing strategies with prediction windows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Checkpointing algorithms and fault prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8239, INRIA. 2013, pp.44</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8237, INRIA. 2013, pp.8237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789109v1</w:t>
+                <w:t xml:space="preserve">hal-00788313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checkpointing algorithms and fault prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">On the Combination of Silent Error Detection and Checkpointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8237, INRIA. 2013, pp.8237</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8319, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788313v2</w:t>
+                <w:t xml:space="preserve">hal-00836871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on ''Improving the computing efficiency of HPC systems using a combination of proactive and preventive checkpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8318, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19901,51 +19901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-Optimal Execution of Trees of Boolean Operators with Shared Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipyeow Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19953,51 +19953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8373, INRIA. 2013, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -20013,315 +20013,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Process Replication and Checkpointing for Resilience on Exascale Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the complexity of scheduling checkpoints for computational workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7951, INRIA. 2012</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7907, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697180v2</w:t>
+                <w:t xml:space="preserve">hal-00680386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Tightly-Coupled Applications on Volatile Resources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+                <w:t xml:space="preserve">Impact of fault prediction on checkpointing strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Zaidouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8023, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00697621v1</w:t>
+                <w:t xml:space="preserve">hal-00720401v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using group replication for resilience on exascale systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7876, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -20356,51 +20347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling tree-shaped task graphs to minimize memory and makespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Sinnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20435,103 +20426,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified Model for Assessing Checkpointing Protocols at Extreme-Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7950, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20551,254 +20542,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fault prediction on checkpointing strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+                <w:t xml:space="preserve">Mapping Tightly-Coupled Applications on Volatile Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8023, INRIA. 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720401v2</w:t>
+                <w:t xml:space="preserve">ensl-00697621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of scheduling checkpoints for computational workflows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Process Replication and Checkpointing for Resilience on Exascale Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7907, INRIA. 2012</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7951, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680386v1</w:t>
+                <w:t xml:space="preserve">hal-00697180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Machine Resource Allocation for Service Hosting on Heterogeneous Distributed Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stillwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20846,51 +20846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Fractional Resource Scheduling vs. Batch Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stillwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20951,90 +20951,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using replication for resilience on exascale systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7830, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -21069,51 +21069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checkpointing strategies for parallel jobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Rabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21174,64 +21174,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Parallel Iterative Applications on Volatile Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21305,51 +21305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21384,64 +21384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing the stretch when scheduling flows of divisible requests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21476,51 +21476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocating Series of Workflows on Computing Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21562,254 +21562,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00308639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-aware scheduling of flow applications on master-worker platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Resource Allocation using Virtual Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schanzenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stillwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6706, LIP RR-2008-36, INRIA, LIP. 2008, 2+21p</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6692, LIP RR-2008-33, INRIA, LIP. 2008, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00335255v1</w:t>
+                <w:t xml:space="preserve">inria-00331262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Allocation using Virtual Clusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mark Stillwell</w:t>
+                <w:t xml:space="preserve">Energy-aware scheduling of flow applications on master-worker platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6692, LIP RR-2008-33, INRIA, LIP. 2008, pp.48</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6706, LIP RR-2008-36, INRIA, LIP. 2008, 2+21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00331262v1</w:t>
+                <w:t xml:space="preserve">inria-00335255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on &amp;quot;Design and performance evaluation of load distribution strategies for multiple loads on heterogeneous linear daisy chain networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21857,77 +21857,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Step Towards Automatically Building Network Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22080,51 +22080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling multiple divisible loads on a linear processor network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22166,920 +22166,920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00158027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling communication requests traversing a switch: complexity and algorithms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimizing the stretch when scheduling flows of divisible requests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Alan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR2006-25, 2006</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6002, LIP RR-2006-19, INRIA, LIP. 2006, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804396v1</w:t>
+                <w:t xml:space="preserve">inria-00108524v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing the stretch when scheduling flows of divisible requests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Su</w:t>
+                <w:t xml:space="preserve">Scheduling and data redistribution strategies on star platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6002, LIP RR-2006-19, INRIA, LIP. 2006, pp.76</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6005, LIP RR-2006-23, INRIA, LIP. 2006, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00108524v3</w:t>
+                <w:t xml:space="preserve">inria-00108518v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling and data redistribution strategies on star platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronika Rehn</w:t>
+                <w:t xml:space="preserve">Scheduling communication requests traversing a switch : complexity and algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6005, LIP RR-2006-23, INRIA, LIP. 2006, pp.42</w:t>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2006-25, Laboratoire de l'informatique du parallélisme. 2006, 2+26p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00108518v2</w:t>
+                <w:t xml:space="preserve">hal-02102309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling communication requests traversing a switch : complexity and algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+                <w:t xml:space="preserve">Revisiting Matrix Product on Master-Worker Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LIP RR-2006-25, Laboratoire de l'informatique du parallélisme. 2006, 2+26p</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6053, LIP RR-2006-39, INRIA, LIP. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102309v1</w:t>
+                <w:t xml:space="preserve">inria-00117050v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Matrix Product on Master-Worker Platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pineau</w:t>
+                <w:t xml:space="preserve">Scheduling communication requests traversing a switch: complexity and algorithms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6053, LIP RR-2006-39, INRIA, LIP. 2006</w:t>
+              <w:t xml:space="preserve">[Research Report] RR2006-25, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00117050v2</w:t>
+                <w:t xml:space="preserve">hal-00804396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-line and on-line scheduling on heterogeneous master-slave platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Automatic Middleware Deployment Planning on Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Dail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5634, LIP RR-2005-31, INRIA, LIP. 2005, pp.23</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-2005-50, LIP - ENS Lyon. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070373v1</w:t>
+                <w:t xml:space="preserve">hal-01429842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Middleware Deployment Planning on Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Dail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-2005-50, LIP - ENS Lyon. 2005</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5765, INRIA. 2005, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429842v1</w:t>
+                <w:t xml:space="preserve">inria-00070256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Middleware Deployment Planning on Clusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eddy Caron</w:t>
+                <w:t xml:space="preserve">Minimizing the stretch when scheduling flows of biological requests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5765, INRIA. 2005, pp.33</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5724, INRIA. 2005, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070256v1</w:t>
+                <w:t xml:space="preserve">inria-00070293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing the stretch when scheduling flows of biological requests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Su</w:t>
+                <w:t xml:space="preserve">Off-line and on-line scheduling on heterogeneous master-slave platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5724, INRIA. 2005, pp.22</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5634, LIP RR-2005-31, INRIA, LIP. 2005, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070293v1</w:t>
+                <w:t xml:space="preserve">inria-00070373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of heterogeneity on master-slave on-line scheduling</w:t>
               </w:r>
@@ -23151,911 +23151,911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data redistribution algorithms for homogeneous and heterogeneous processor rings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Data redistribution algorithms for heterogeneous processor rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 5207, 2004</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5207, LIP RR-2004-28, INRIA, LIP. 2004, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807280v1</w:t>
+                <w:t xml:space="preserve">inria-00070785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Tasks Sharing Files from Distributed Repositories (revised version)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Off-line scheduling of divisible requests on an heterogeneous collection of databanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5124, LIP RR-2004-04, INRIA, LIP. 2004</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5386, LIP RR-2004-51, INRIA,LIP. 2004, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071459v1</w:t>
+                <w:t xml:space="preserve">inria-00070617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data redistribution algorithms for heterogeneous processor rings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Data redistribution algorithms for homogeneous and heterogeneous processor rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5207, LIP RR-2004-28, INRIA, LIP. 2004, pp.37</w:t>
+              <w:t xml:space="preserve">[Research Report] 5207, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070785v1</w:t>
+                <w:t xml:space="preserve">hal-00807280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-line scheduling of divisible requests on an heterogeneous collection of databanks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Su</w:t>
+                <w:t xml:space="preserve">Scheduling Tasks Sharing Files from Distributed Repositories (revised version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5386, LIP RR-2004-51, INRIA,LIP. 2004, pp.13</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5124, LIP RR-2004-04, INRIA, LIP. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070617v1</w:t>
+                <w:t xml:space="preserve">inria-00071459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling tasks sharing files from distributed repositories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Giersch</w:t>
+                <w:t xml:space="preserve">Load-balancing iterative computations in heterogeneous clusters with shared communication links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4976, LIP RR-2003-49, INRIA, LIP. 2003</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4800, LIP RR-2003-23, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071602v1</w:t>
+                <w:t xml:space="preserve">inria-00071786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load-balancing iterative computations in heterogeneous clusters with shared communication links</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Load-Balancing Scatter Operations for Grid Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4800, LIP RR-2003-23, INRIA, LIP. 2003</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4770, LIP RR-2003-17, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071786v1</w:t>
+                <w:t xml:space="preserve">inria-00071816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load-Balancing Scatter Operations for Grid Computing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Scheduling tasks sharing fileson heterogeneous clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4770, LIP RR-2003-17, INRIA, LIP. 2003</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4819, LIP RR-2003-28, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071816v1</w:t>
+                <w:t xml:space="preserve">inria-00071767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling tasks sharing fileson heterogeneous clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Giersch</w:t>
+                <w:t xml:space="preserve">Static load-balancing techniques for iterative computations on heterogeneous clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4819, LIP RR-2003-28, INRIA, LIP. 2003</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4745, LIP RR-2003-12, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071767v1</w:t>
+                <w:t xml:space="preserve">inria-00071842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static load-balancing techniques for iterative computations on heterogeneous clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Renard</w:t>
+                <w:t xml:space="preserve">Scheduling tasks sharing files from distributed repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4745, LIP RR-2003-12, INRIA, LIP. 2003</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4976, LIP RR-2003-49, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071842v1</w:t>
+                <w:t xml:space="preserve">inria-00071602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal enclosing parallelepiped in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wicker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4685, LIP RR-2002-49, INRIA, LIP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -24300,51 +24300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiling for Heterogeneous Computing Platforms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24596,314 +24596,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimality of Allen and Kennedy's algorithm for parallelism extraction in nested loops</w:t>
+                <w:t xml:space="preserve">Combining Retiming and Scheduling Techniques for Loop Parallelization and Loop Tiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-André Silber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 96-05, 1996</w:t>
+              <w:t xml:space="preserve">[Research Report] 96--34, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856922v1</w:t>
+                <w:t xml:space="preserve">hal-00856915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining retiming and scheduling techniques for loop parallelization and loop tiling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plugging Anti and Output Dependence Removal Techniques into Loop Parallelization Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Calland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges-Andre Silber</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LIP RR-1996-34, Laboratoire de l'informatique du parallélisme. 1996, 2+11p</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-2914, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102115v1</w:t>
+                <w:t xml:space="preserve">inria-00073783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Retiming and Scheduling Techniques for Loop Parallelization and Loop Tiling</w:t>
+                <w:t xml:space="preserve">Combining retiming and scheduling techniques for loop parallelization and loop tiling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges-André Silber</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Andre Silber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 96--34, 1996</w:t>
+              <w:t xml:space="preserve">[Research Report] LIP RR-1996-34, Laboratoire de l'informatique du parallélisme. 1996, 2+11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856915v1</w:t>
+                <w:t xml:space="preserve">hal-02102115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plugging Anti and Output Dependence Removal Techniques into Loop Parallelization Algorithms</w:t>
+                <w:t xml:space="preserve">On the Removal of Anti and Output Dependences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Calland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
@@ -24918,257 +24944,231 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-2914, INRIA. 1996</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-2800, LIP RR-1996-04, INRIA, LIP. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073783v1</w:t>
+                <w:t xml:space="preserve">inria-00073890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Removal of Anti and Output Dependences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal fine and medium grain parallelism detection in polyhedral reduced dependence graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-2800, LIP RR-1996-04, INRIA, LIP. 1996</w:t>
+              <w:t xml:space="preserve">[Research Report] 96-06, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073890v1</w:t>
+                <w:t xml:space="preserve">hal-00856920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal fine and medium grain parallelism detection in polyhedral reduced dependence graphs</w:t>
+                <w:t xml:space="preserve">On the optimality of Allen and Kennedy's algorithm for parallelism extraction in nested loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 96-06, 1996</w:t>
+              <w:t xml:space="preserve">[Research Report] LIP RR-1996-05, Laboratoire de l'informatique du parallélisme. 1996, 2+34p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856920v1</w:t>
+                <w:t xml:space="preserve">hal-02101988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the optimality of Allen and Kennedy's algorithm for parallelism extraction in nested loops</w:t>
               </w:r>
@@ -25181,73 +25181,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LIP RR-1996-05, Laboratoire de l'informatique du parallélisme. 1996, 2+34p</w:t>
+              <w:t xml:space="preserve">[Research Report] 96-05, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101988v1</w:t>
+                <w:t xml:space="preserve">hal-00856922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of nested loops parallelization algorithms.</w:t>
               </w:r>
@@ -25678,51 +25678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908448v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945080v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786262v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarracino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Larsson Tr&#228;ff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannatoro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Darte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perotin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420251379278" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Di" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Underwood" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingwen Tao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Calhoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.05.022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04215283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624560" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2024.104863" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04715054v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Gao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Han" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-024-01253-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778357v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2022.3208203" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-023-01100-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2023.02.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel McCauley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054122500186" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.12.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kong Win Chang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019852135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2019.2942909" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02140295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le F&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019866891" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.01.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2801300" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01687189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sinnen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2793886" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2016.2546248" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2779052" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923948v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013518806" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Zaidouni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.04.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013505348" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Rosenberg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9426-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3173" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.10.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lee Stillwell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.183" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1634" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945070v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2010.03.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527066v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stillwell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schanzenbach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.05.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2009.117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789419v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Su" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-008-0078-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2007.12.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiao Shi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054108006303" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803476v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2007.12.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803509v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thies" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Amarasinghe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1286821.1286825" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803512v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626407002879" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515330v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giersch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2004.10.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QZMPWBK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpinder Kaur Chouhan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Dail" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804395v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006061887" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wicker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503896v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2004.07.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T4G12KJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Schreiber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramakrishna Rau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Calland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018790129478" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0HCQ58RT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mignotte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565000v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andr&#233; Silber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856887v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01495739708941417" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856884v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(96)00108-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9H1JSDK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856889v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626497000152" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856886v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025168022993" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NR09QLQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856890v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626497000383" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857092v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05190988v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gonthier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Chard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Foster" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05224558v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Cendrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajini Wijayawardana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99854-6_26" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714372v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04225758v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Jin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoce Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04215554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishu Du" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3549206.3549328" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357422v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS52674.2021.00057" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404397.3404419" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271675v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2019.8891048" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271704v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS46320.2019.00013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828312v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Nagy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00030" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798627v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225145" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01868727v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAHPC.2018.8645931" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828301v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_14" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559967v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.14" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01491969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mccauley" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2017.58" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559898v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_17" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654639v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.24" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01326277v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Bender" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Singh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2016.7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160104v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_37" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cavelan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2015.40" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199250v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2751504.2751508" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923953v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipyeow Lim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2014.13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763376v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788612v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847620v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847635v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho-Li Wang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503210.2503217" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788606v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847622v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763382v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSNW.2012.6264675" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763365v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2012.75" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rabie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945077v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527111v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15277-1_17" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062559v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold L. Rosenberg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14122-5_11" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WP4DHF0K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527068v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470356" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786257v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161045" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059271v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161044" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422634v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.23" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786256v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160912" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064145v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3_28" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JBH3B7XT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803478v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.96" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803472v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kahn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rezvoy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.115" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803487v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1345206.1345217" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803484v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2007.73" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803519v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407692v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_18" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803513v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2007.4447768" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803522v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2007.72" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789441v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148109.1148124" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804401v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804402v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789443v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.301" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807283v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807284v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807286v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807382v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807380v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789450v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_79" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-82ZC9PZX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789452v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24669-5_120" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1CDHTNJF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807381v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807402v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808285v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Sheldon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808291v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808284v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rinard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/381694.378804" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856646v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schreiber" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856647v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diderich" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gengler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856893v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856925v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856918v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856919v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857093v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857094v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200486v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319209425" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763372v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Computing-Handbook-Third-Edition-Two-Volume-Set/Tucker-Gonzalez-Topi-Diaz-Herrera/p/book/9781439898444" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786385v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786275v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430511v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00420806v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00404206v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04994586v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05000632v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05116521v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Gao" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04668191v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04038011v3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641039v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580853v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03610883v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03202996v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02976233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02500381v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989801v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02047434v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056520v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141253v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025785v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948462v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811885v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720064v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766352v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475884v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462213v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672404v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bautista Gomez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525378v3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620255v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556292v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263879v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274099v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121065v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170941v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059704v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079868v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070356v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077413v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836871v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789109v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788313v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836629v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869340v2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697180v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00697621v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668016v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740105v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696154v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720401v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00680386v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634522v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603091v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650325v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560582v3" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524784v2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413977v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102657v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308639v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335255v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331262v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130294v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130734v3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200261v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158027v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804396v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108524v3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108518v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102309v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117050v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070373v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429842v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070256v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070293v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070286v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807280v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071459v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070785v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070617v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071602v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071786v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071816v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071767v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071842v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071901v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101947v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856659v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Rau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102006v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856896v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101883v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andre Silber" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856922v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102115v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856915v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073783v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073890v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856920v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101988v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102085v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101755v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857084v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908448v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945080v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786262v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarracino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Larsson Tr&#228;ff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannatoro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Darte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perotin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420251379278" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04215283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624560" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2024.104863" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04715054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Gao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Han" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-024-01253-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Di" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Underwood" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingwen Tao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Calhoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.05.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2023.02.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-023-01100-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel McCauley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054122500186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778357v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2022.3208203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.12.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kong Win Chang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019852135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2019.2942909" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.01.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02140295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le F&#232;vre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019866891" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01687189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sinnen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2793886" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701611v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2801300" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2016.2546248" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Zaidouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.04.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2779052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013518806" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013505348" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3173" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908446v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.10.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Rosenberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9426-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lee Stillwell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.183" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1634" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945070v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2010.03.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527066v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stillwell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schanzenbach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.05.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2009.117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803476v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2007.12.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2007.12.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiao Shi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054108006303" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Su" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-008-0078-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626407002879" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803509v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thies" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Amarasinghe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1286821.1286825" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429834v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpinder Kaur Chouhan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Dail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804395v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006061887" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giersch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2004.10.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QZMPWBK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503896v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2004.07.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T4G12KJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807273v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wicker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Schreiber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramakrishna Rau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Calland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018790129478" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0HCQ58RT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mignotte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565000v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andr&#233; Silber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856884v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(96)00108-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9H1JSDK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856889v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626497000152" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01495739708941417" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856886v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025168022993" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NR09QLQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856890v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626497000383" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857092v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05190988v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gonthier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Chard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Foster" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05224558v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Cendrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajini Wijayawardana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99854-6_26" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714372v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04225758v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Jin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoce Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04215554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishu Du" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3549206.3549328" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357422v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS52674.2021.00057" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404397.3404419" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS46320.2019.00013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2019.8891048" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798627v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225145" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01868727v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAHPC.2018.8645931" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828301v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_14" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828312v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Nagy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00030" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559898v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_17" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01491969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mccauley" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2017.58" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654639v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.24" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.14" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01326277v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Bender" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Singh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2016.7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199250v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cavelan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2751504.2751508" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2015.40" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160104v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_37" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923953v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipyeow Lim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2014.13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788612v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847620v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847635v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho-Li Wang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503210.2503217" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788606v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763376v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847622v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763365v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2012.75" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSNW.2012.6264675" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rabie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945077v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062559v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold L. Rosenberg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14122-5_11" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WP4DHF0K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527111v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15277-1_17" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527068v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470356" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786256v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160912" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059271v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161044" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422634v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.23" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786257v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161045" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064145v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3_28" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JBH3B7XT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803487v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1345206.1345217" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803484v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803478v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.96" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803472v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kahn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rezvoy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.115" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2007.73" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803519v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803513v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2007.4447768" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803522v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2007.72" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407692v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_18" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789441v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148109.1148124" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804401v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804402v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789443v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.301" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807284v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807283v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807286v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_79" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-82ZC9PZX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807380v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789452v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24669-5_120" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1CDHTNJF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807381v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807382v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807402v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808284v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rinard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/381694.378804" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808291v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808285v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Sheldon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856646v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schreiber" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856647v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diderich" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gengler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856893v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856918v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856925v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856919v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857093v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857094v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200486v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319209425" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763372v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Computing-Handbook-Third-Edition-Two-Volume-Set/Tucker-Gonzalez-Topi-Diaz-Herrera/p/book/9781439898444" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786275v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786385v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430511v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00420806v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00404206v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05116521v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Gao" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05000632v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04994586v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04668191v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04038011v3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641039v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580853v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03610883v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03202996v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02500381v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02976233v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989801v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056520v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141253v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025785v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02047434v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766352v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948462v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811885v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720064v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525378v3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672404v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bautista Gomez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620255v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556292v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462213v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475884v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274099v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263879v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121065v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170941v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059704v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079868v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070356v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077413v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789109v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788313v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836871v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836629v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869340v2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00680386v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720401v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668016v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740105v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696154v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00697621v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697180v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634522v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603091v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650325v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560582v3" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524784v2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413977v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102657v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308639v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331262v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335255v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130294v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130734v3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200261v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158027v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108524v3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108518v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102309v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117050v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804396v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429842v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070256v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070293v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070373v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070286v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070785v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070617v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807280v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071459v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071786v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071816v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071767v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071842v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071602v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071901v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101947v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856659v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Rau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102006v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856896v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101883v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andre Silber" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856915v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073783v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102115v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073890v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856920v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101988v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856922v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102085v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101755v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857084v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>