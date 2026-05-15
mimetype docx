--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -4190,261 +4190,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of heterogeneity on master-slave scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting Matrix Product on Master-Worker Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parco.2007.12.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (6), pp.1317-1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129054108006303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803473v1</w:t>
+                <w:t xml:space="preserve">hal-00803474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Matrix Product on Master-Worker Platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of heterogeneity on master-slave scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhiao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19 (6), pp.1317-1336. </w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.158-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129054108006303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2007.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803474v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing the Stretch When Scheduling Flows of Divisible Requests</w:t>
               </w:r>
@@ -12194,333 +12194,333 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Workshop on Advances in Parallel and Distributed Computational Models APDCM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0129054108006303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling multiple divisible loads on a linear processor network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+                <w:t xml:space="preserve">Scheduling and data redistribution strategies on star platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPADS'2007, the 13th International Conference on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, Taiwan. </w:t>
+              <w:t xml:space="preserve">PDP'2007, 15th Euromicro Workshop on Parallel, Distributed and Network-based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Italy. pp.288-295, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADS.2007.4447768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2007.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803513v1</w:t>
+                <w:t xml:space="preserve">hal-00803522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling and data redistribution strategies on star platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronika Rehn</w:t>
+                <w:t xml:space="preserve">Scheduling multiple divisible loads on a linear processor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP'2007, 15th Euromicro Workshop on Parallel, Distributed and Network-based Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, Italy. pp.288-295, </w:t>
+              <w:t xml:space="preserve">ICPADS'2007, the 13th International Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDP.2007.72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2007.4447768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803522v1</w:t>
+                <w:t xml:space="preserve">hal-00803513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Step Towards Automatically Building Network Representations</w:t>
               </w:r>
@@ -15618,51 +15618,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Strategies for Worksharing with Unrecoverable Interruptions (Extended version)</w:t>
+                <w:t xml:space="preserve">Static Worksharing Strategies for Heterogeneous Computers with Unrecoverable Failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
@@ -15695,75 +15695,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00420806v1</w:t>
+                <w:t xml:space="preserve">ensl-00404206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Worksharing Strategies for Heterogeneous Computers with Unrecoverable Failures</w:t>
+                <w:t xml:space="preserve">Static Strategies for Worksharing with Unrecoverable Interruptions (Extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
@@ -15796,51 +15796,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00404206v1</w:t>
+                <w:t xml:space="preserve">ensl-00420806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (95)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16509,233 +16509,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Strategies for Overloaded Real-Time Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+                <w:t xml:space="preserve">Checkpointing strategies to protect parallel jobs from non-memoryless fail-stop errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Perotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9455, Inria - Research Centre Grenoble – Rhône-Alpes. 2022, pp.1-48</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9465, Inria - Research Centre Grenoble – Rhône-Alpes. 2022, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580853v1</w:t>
+                <w:t xml:space="preserve">hal-03610883v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checkpointing strategies to protect parallel jobs from non-memoryless fail-stop errors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Perotin</w:t>
+                <w:t xml:space="preserve">Scheduling Strategies for Overloaded Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9465, Inria - Research Centre Grenoble – Rhône-Alpes. 2022, pp.42</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9455, Inria - Research Centre Grenoble – Rhône-Alpes. 2022, pp.1-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610883v2</w:t>
+                <w:t xml:space="preserve">hal-03580853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing energy consumption for real-time tasks on heterogeneous platforms under deadline and reliability constraints</w:t>
               </w:r>
@@ -17791,237 +17791,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling independent stochastic tasks deadline and budget constraints</w:t>
+                <w:t xml:space="preserve">Online Scheduling of Sequential Task Graphs on Hybrid Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9178, Inria - Research Centre Grenoble – Rhône-Alpes. 2018, pp.1-34</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9150, LIP - ENS Lyon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811885v1</w:t>
+                <w:t xml:space="preserve">hal-01720064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Scheduling of Sequential Task Graphs on Hybrid Platforms</w:t>
+                <w:t xml:space="preserve">Scheduling independent stochastic tasks deadline and budget constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Simon</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Kong Win Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9150, LIP - ENS Lyon. 2018</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9178, Inria - Research Centre Grenoble – Rhône-Alpes. 2018, pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720064v1</w:t>
+                <w:t xml:space="preserve">hal-01811885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checkpointing Workflows for Fail-Stop Errors</w:t>
               </w:r>
@@ -21562,224 +21562,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00308639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Allocation using Virtual Clusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mark Stillwell</w:t>
+                <w:t xml:space="preserve">Energy-aware scheduling of flow applications on master-worker platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6692, LIP RR-2008-33, INRIA, LIP. 2008, pp.48</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6706, LIP RR-2008-36, INRIA, LIP. 2008, 2+21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00331262v1</w:t>
+                <w:t xml:space="preserve">inria-00335255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-aware scheduling of flow applications on master-worker platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Resource Allocation using Virtual Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schanzenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stillwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6706, LIP RR-2008-36, INRIA, LIP. 2008, 2+21p</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6692, LIP RR-2008-33, INRIA, LIP. 2008, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00335255v1</w:t>
+                <w:t xml:space="preserve">inria-00331262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on &amp;quot;Design and performance evaluation of load distribution strategies for multiple loads on heterogeneous linear daisy chain networks</w:t>
               </w:r>
@@ -22500,51 +22500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23335,211 +23335,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data redistribution algorithms for homogeneous and heterogeneous processor rings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Renard</w:t>
+                <w:t xml:space="preserve">Scheduling Tasks Sharing Files from Distributed Repositories (revised version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 5207, 2004</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5124, LIP RR-2004-04, INRIA, LIP. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807280v1</w:t>
+                <w:t xml:space="preserve">inria-00071459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Tasks Sharing Files from Distributed Repositories (revised version)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Giersch</w:t>
+                <w:t xml:space="preserve">Data redistribution algorithms for homogeneous and heterogeneous processor rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5124, LIP RR-2004-04, INRIA, LIP. 2004</w:t>
+              <w:t xml:space="preserve">[Research Report] 5207, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071459v1</w:t>
+                <w:t xml:space="preserve">hal-00807280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load-balancing iterative computations in heterogeneous clusters with shared communication links</w:t>
               </w:r>
@@ -25678,51 +25678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908448v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945080v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786262v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarracino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Larsson Tr&#228;ff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannatoro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Darte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perotin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420251379278" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04215283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624560" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2024.104863" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04715054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Gao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Han" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-024-01253-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Di" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Underwood" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingwen Tao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Calhoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.05.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2023.02.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-023-01100-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel McCauley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054122500186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778357v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2022.3208203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.12.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kong Win Chang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019852135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2019.2942909" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.01.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02140295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le F&#232;vre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019866891" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01687189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sinnen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2793886" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701611v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2801300" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2016.2546248" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Zaidouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.04.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2779052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013518806" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013505348" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3173" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908446v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.10.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Rosenberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9426-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lee Stillwell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.183" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1634" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945070v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2010.03.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527066v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stillwell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schanzenbach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.05.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2009.117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803476v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2007.12.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2007.12.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiao Shi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054108006303" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Su" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-008-0078-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626407002879" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803509v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thies" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Amarasinghe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1286821.1286825" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429834v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpinder Kaur Chouhan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Dail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804395v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006061887" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giersch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2004.10.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QZMPWBK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503896v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2004.07.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T4G12KJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807273v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wicker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Schreiber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramakrishna Rau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Calland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018790129478" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0HCQ58RT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mignotte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565000v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andr&#233; Silber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856884v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(96)00108-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9H1JSDK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856889v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626497000152" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01495739708941417" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856886v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025168022993" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NR09QLQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856890v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626497000383" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857092v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05190988v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gonthier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Chard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Foster" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05224558v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Cendrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajini Wijayawardana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99854-6_26" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714372v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04225758v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Jin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoce Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04215554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishu Du" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3549206.3549328" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357422v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS52674.2021.00057" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404397.3404419" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS46320.2019.00013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2019.8891048" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798627v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225145" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01868727v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAHPC.2018.8645931" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828301v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_14" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828312v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Nagy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00030" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559898v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_17" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01491969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mccauley" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2017.58" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654639v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.24" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.14" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01326277v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Bender" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Singh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2016.7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199250v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cavelan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2751504.2751508" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2015.40" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160104v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_37" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923953v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipyeow Lim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2014.13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788612v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847620v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847635v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho-Li Wang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503210.2503217" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788606v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763376v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847622v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763365v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2012.75" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSNW.2012.6264675" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rabie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945077v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062559v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold L. Rosenberg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14122-5_11" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WP4DHF0K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527111v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15277-1_17" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527068v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470356" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786256v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160912" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059271v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161044" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422634v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.23" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786257v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161045" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064145v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3_28" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JBH3B7XT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803487v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1345206.1345217" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803484v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803478v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.96" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803472v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kahn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rezvoy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.115" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2007.73" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803519v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803513v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2007.4447768" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803522v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2007.72" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407692v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_18" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789441v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148109.1148124" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804401v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804402v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789443v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.301" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807284v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807283v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807286v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_79" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-82ZC9PZX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807380v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789452v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24669-5_120" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1CDHTNJF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807381v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807382v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807402v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808284v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rinard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/381694.378804" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808291v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808285v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Sheldon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856646v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schreiber" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856647v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diderich" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gengler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856893v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856918v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856925v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856919v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857093v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857094v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200486v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319209425" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763372v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Computing-Handbook-Third-Edition-Two-Volume-Set/Tucker-Gonzalez-Topi-Diaz-Herrera/p/book/9781439898444" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786275v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786385v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430511v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00420806v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00404206v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05116521v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Gao" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05000632v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04994586v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04668191v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04038011v3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641039v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580853v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03610883v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03202996v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02500381v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02976233v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989801v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056520v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141253v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025785v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02047434v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766352v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948462v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811885v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720064v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525378v3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672404v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bautista Gomez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620255v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556292v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462213v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475884v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274099v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263879v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121065v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170941v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059704v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079868v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070356v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077413v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789109v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788313v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836871v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836629v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869340v2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00680386v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720401v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668016v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740105v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696154v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00697621v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697180v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634522v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603091v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650325v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560582v3" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524784v2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413977v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102657v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308639v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331262v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335255v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130294v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130734v3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200261v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158027v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108524v3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108518v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102309v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117050v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804396v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429842v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070256v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070293v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070373v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070286v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070785v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070617v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807280v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071459v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071786v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071816v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071767v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071842v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071602v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071901v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101947v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856659v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Rau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102006v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856896v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101883v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andre Silber" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856915v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073783v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102115v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073890v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856920v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101988v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856922v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102085v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101755v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857084v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908448v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945080v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786262v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarracino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Larsson Tr&#228;ff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannatoro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Darte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perotin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420251379278" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04215283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624560" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2024.104863" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04715054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Gao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Han" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-024-01253-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Di" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Underwood" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingwen Tao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Calhoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.05.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2023.02.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-023-01100-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel McCauley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054122500186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778357v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2022.3208203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.12.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kong Win Chang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019852135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2019.2942909" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.01.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02140295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le F&#232;vre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019866891" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01687189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sinnen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2793886" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701611v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2801300" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2016.2546248" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Zaidouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.04.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2779052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013518806" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013505348" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3173" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908446v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.10.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Rosenberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9426-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lee Stillwell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.183" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1634" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945070v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2010.03.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527066v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stillwell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schanzenbach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.05.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2009.117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803476v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2007.12.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803474v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiao Shi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054108006303" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2007.12.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Su" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-008-0078-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626407002879" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803509v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thies" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Amarasinghe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1286821.1286825" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429834v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpinder Kaur Chouhan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Dail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804395v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006061887" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giersch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2004.10.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QZMPWBK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503896v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2004.07.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T4G12KJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807273v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wicker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Schreiber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramakrishna Rau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Calland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018790129478" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0HCQ58RT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mignotte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565000v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andr&#233; Silber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856884v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(96)00108-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9H1JSDK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856889v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626497000152" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01495739708941417" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856886v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025168022993" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NR09QLQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856890v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626497000383" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857092v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05190988v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gonthier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Chard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Foster" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05224558v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Cendrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajini Wijayawardana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99854-6_26" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714372v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04225758v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Jin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoce Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04215554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishu Du" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3549206.3549328" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357422v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS52674.2021.00057" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404397.3404419" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS46320.2019.00013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2019.8891048" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798627v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225145" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01868727v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAHPC.2018.8645931" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828301v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_14" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828312v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Nagy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00030" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559898v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_17" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01491969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mccauley" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2017.58" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654639v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.24" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.14" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01326277v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Bender" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Singh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2016.7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199250v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cavelan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2751504.2751508" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2015.40" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160104v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_37" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923953v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipyeow Lim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2014.13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788612v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847620v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847635v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho-Li Wang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503210.2503217" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788606v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763376v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847622v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763365v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2012.75" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSNW.2012.6264675" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rabie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945077v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062559v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold L. Rosenberg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14122-5_11" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WP4DHF0K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527111v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15277-1_17" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527068v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470356" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786256v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160912" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059271v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161044" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422634v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.23" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786257v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161045" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064145v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3_28" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JBH3B7XT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803487v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1345206.1345217" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803484v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803478v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.96" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803472v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kahn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rezvoy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.115" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2007.73" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803519v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803522v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2007.72" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803513v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2007.4447768" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407692v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_18" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789441v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148109.1148124" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804401v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804402v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789443v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.301" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807284v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807283v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807286v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_79" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-82ZC9PZX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807380v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789452v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24669-5_120" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1CDHTNJF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807381v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807382v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807402v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808284v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rinard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/381694.378804" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808291v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808285v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Sheldon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856646v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schreiber" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856647v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diderich" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gengler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856893v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856918v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856925v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856919v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857093v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857094v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200486v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319209425" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763372v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Computing-Handbook-Third-Edition-Two-Volume-Set/Tucker-Gonzalez-Topi-Diaz-Herrera/p/book/9781439898444" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786275v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786385v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430511v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00404206v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00420806v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05116521v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Gao" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05000632v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04994586v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04668191v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04038011v3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641039v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03610883v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580853v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03202996v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02500381v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02976233v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989801v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056520v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141253v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025785v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02047434v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766352v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948462v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720064v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811885v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525378v3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672404v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bautista Gomez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620255v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556292v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462213v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475884v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274099v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263879v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121065v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170941v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059704v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079868v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070356v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077413v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789109v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788313v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836871v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836629v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869340v2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00680386v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720401v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668016v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740105v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696154v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00697621v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697180v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634522v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603091v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650325v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560582v3" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524784v2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413977v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102657v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308639v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335255v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331262v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130294v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130734v3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200261v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158027v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108524v3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108518v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102309v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117050v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804396v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429842v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070256v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070293v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070373v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070286v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070785v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070617v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071459v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807280v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071786v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071816v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071767v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071842v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071602v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071901v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101947v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856659v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Rau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102006v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856896v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101883v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andre Silber" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856915v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073783v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102115v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073890v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856920v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101988v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856922v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102085v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101755v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857084v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>