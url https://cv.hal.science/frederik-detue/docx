--- v0 (2026-04-05)
+++ v1 (2026-05-10)
@@ -260,520 +260,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lieu et la parole : Les Messagers, documentaire lazaréen</w:t>
+                <w:t xml:space="preserve">Ceuta, dernière frontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Detue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue Documentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Récits d'exilés, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02171018v1</w:t>
+                <w:t xml:space="preserve">halshs-02170949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits d’exilés. Projets, usages, lectures</w:t>
+                <w:t xml:space="preserve">Le lieu et la parole : Les Messagers, documentaire lazaréen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Detue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anouche Kunth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-migrinter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue Documentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Disparition(s), 28, pp.24-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02170973v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02171018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoigner en migration, témoigner de sa migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Didier Yene</w:t>
+                <w:t xml:space="preserve">Récits d’exilés. Projets, usages, lectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Detue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérik Detue</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Guidée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouche Kunth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/e-migrinter.930⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Récits d'exilés, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598525v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02170973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceuta, dernière frontière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Témoigner en migration, témoigner de sa migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Didier Yene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Detue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Récits d'exilés, 16, </w:t>
+              <w:t xml:space="preserve">, 2017, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/e-migrinter.933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02170949v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vicissitudes d’un genre littéraire. L’exemple d’un petit chef-d’œuvre de la Grande Guerre</w:t>
+                <w:t xml:space="preserve">Le témoin imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Detue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Témoigner en littérature, 1041-1042, pp.16-27</w:t>
+              <w:t xml:space="preserve">, 2016, 1044, pp.270-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362529v1</w:t>
+                <w:t xml:space="preserve">hal-02860268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le témoin imaginaire</w:t>
+                <w:t xml:space="preserve">Les vicissitudes d’un genre littéraire. L’exemple d’un petit chef-d’œuvre de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Detue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1044, pp.270-279</w:t>
+              <w:t xml:space="preserve">, 2016, Témoigner en littérature, 1041-1042, pp.16-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860268v1</w:t>
+                <w:t xml:space="preserve">hal-01362529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le témoignage fait à la littérature</w:t>
               </w:r>
@@ -982,105 +982,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Fiction vs témoignage » ?</w:t>
+                <w:t xml:space="preserve">Pour que le génocide khmer rouge ne soit jamais un « détail » : le témoignage de Rithy Panh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Detue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, dossier critique: l'aire du témoin, 14 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/acta.7984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58282/acta.7965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677769v1</w:t>
+                <w:t xml:space="preserve">hal-01677900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le schisme littéraire des témoignages de la Grande Guerre</w:t>
               </w:r>
@@ -1129,174 +1129,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture et politique : la « cathédrale de l’avenir », de l’expressionnisme au nazisme</w:t>
+                <w:t xml:space="preserve">« Fiction vs témoignage » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Detue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, dossier critique: l'aire du témoin, 14 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.7984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003157v1</w:t>
+                <w:t xml:space="preserve">hal-01677769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour que le génocide khmer rouge ne soit jamais un « détail » : le témoignage de Rithy Panh</w:t>
+                <w:t xml:space="preserve">Architecture et politique : la « cathédrale de l’avenir », de l’expressionnisme au nazisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Detue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XVIII (3), 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/acta.7965⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01677900v1</w:t>
+                <w:t xml:space="preserve">hal-02003157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noter le futur : témoignage et politique suivant Svetlana Alexievitch</w:t>
               </w:r>
@@ -2304,51 +2304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Detue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377579v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lacoste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/syn.27559" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170973v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guid&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.926" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Didier Yene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.930" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.933" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.349.0025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7984" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7965" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.168.0085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.151.0075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ruffel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/volodine-etc-post-exotisme-poetique-politique.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubouclez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02003198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/volodine-etc-post-exotisme-poetique-politique-volodine-lecteur-des-temoins-le-dispositif-d-eveil-post-exotique.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02003240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Detue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377579v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lacoste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/syn.27559" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.933" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170973v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guid&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.926" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Didier Yene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.930" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.349.0025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7965" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7984" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.168.0085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.151.0075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ruffel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/volodine-etc-post-exotisme-poetique-politique.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubouclez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02003198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/volodine-etc-post-exotisme-poetique-politique-volodine-lecteur-des-temoins-le-dispositif-d-eveil-post-exotique.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02003240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>