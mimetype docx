--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -350,897 +350,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10^-10 temporal contrast for femtosecond ultraintense lasers by cross-polarized wave generation</w:t>
+                <w:t xml:space="preserve">ASE contrast improvement with a non-linear filtering Sagnac interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Jullien</w:t>
+                <w:t xml:space="preserve">Amandine Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederika Auge-Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Albert</w:t>
+                <w:t xml:space="preserve">Thomas Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+                <w:t xml:space="preserve">Pascal d'Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Hamoniaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+                <w:t xml:space="preserve">Thierry Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 248 (4-6), pp.535-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2004.12.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.30.000920⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526430v1</w:t>
+                <w:t xml:space="preserve">hal-00526452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASE contrast improvement with a non-linear filtering Sagnac interferometer</w:t>
+                <w:t xml:space="preserve">Étude de la génération d'harmoniques anormales d'ordre élevé à basse intensité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Renault</w:t>
+                <w:t xml:space="preserve">C. Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kazamias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederika Auge-Rochereau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 248 (4-6), pp.535-541. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127, pp.181-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2004.12.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2005127028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526452v1</w:t>
+                <w:t xml:space="preserve">hal-00522377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la génération d'harmoniques anormales d'ordre élevé à basse intensité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">10^-10 temporal contrast for femtosecond ultraintense lasers by cross-polarized wave generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Valentin</w:t>
+                <w:t xml:space="preserve">Olivier Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kazamias</w:t>
+                <w:t xml:space="preserve">Frédéric Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Douillet</w:t>
+                <w:t xml:space="preserve">Guy Hamoniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lefrou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederika Auge-Rochereau</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 127, pp.181-185. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (8), pp.920-922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2005127028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.30.000920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522377v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of anomalous high harmonics at low intensities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of high-order harmonic generation at tuned wavelengths through adaptive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lefrou</w:t>
+                <w:t xml:space="preserve">David H. Reitze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kazamias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Weihe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevive Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-004-1478-6⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (1), pp.86-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.29.000086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522729v1</w:t>
+                <w:t xml:space="preserve">hal-00522741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous high-order harmonic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kazamias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (13), pp.2661-2675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-4075/37/13/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of high-order harmonic generation at tuned wavelengths through adaptive control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental observation of anomalous high harmonics at low intensities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kazamias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David H. Reitze</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Denis Douillet</w:t>
+                <w:t xml:space="preserve">G. Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78 (7-8), pp.845-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-004-1478-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.29.000086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00522741v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-efficiency, simple setup for pulse cleaning at the millijoule level by nonlinear induced birefringence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederika Auge-Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1248,51 +1248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cheriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chambaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal d'Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 29 (18), pp.2184-2186. </w:t>
@@ -1324,912 +1324,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of high-contrast coherence fringes in high-order harmonic generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Measurement of the Subcycle Timing of Attosecond XUV Bursts in High-Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. C. Dinu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.G. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kazamias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Weihe</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederika Auge-Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.68.033819⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91 (6), pp.063901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.063901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522997v1</w:t>
+                <w:t xml:space="preserve">hal-00523020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and quality assessment of high-harmonic focal spots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Mesure de la dynamique couplée de propagation et d'ionisation d'une impulsion laser - Application au laser X-OFI ou à la génération d'harmoniques d'ordres élevés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Grillon</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Weihe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kazamias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haroutunian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.28.001049⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108, pp.109 - 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20030608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522992v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Subcycle Timing of Attosecond XUV Bursts in High-Harmonic Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of high-contrast coherence fringes in high-order harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kazamias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. C. Dinu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Mullot</w:t>
+                <w:t xml:space="preserve">F. Weihe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederika Auge-Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.063901⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (3), pp.033819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.68.033819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523020v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la dynamique couplée de propagation et d'ionisation d'une impulsion laser - Application au laser X-OFI ou à la génération d'harmoniques d'ordres élevés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Imaging and quality assessment of high-harmonic focal spots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kazamias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 108, pp.109 - 112. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28 (12), pp.1049-1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:20030608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.28.001049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522785v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la génération d'harmoniques par des faisceaux tronqués</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Optimization of the focused flux of high harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kazamias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Planchon</w:t>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 108, pp.105 - 108. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26 (1), pp.47 - 50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:20030607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2003-00083-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522779v1</w:t>
+                <w:t xml:space="preserve">hal-00523078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the focused flux of high harmonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Étude de la génération d'harmoniques par des faisceaux tronqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kazamias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Weihe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Grillon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2003-00083-y⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108, pp.105 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20030607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00523078v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Optimization of High Harmonic Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kazamias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Weihe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2274,578 +2274,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power diode-pumped Yb:GdCOB laser: from continuous-wave to femtosecond regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Brun</w:t>
+                <w:t xml:space="preserve">High order harmonic generation optimization with an apertured laser beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kazamias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Weihe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-3467(01)00203-8⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (3), pp.353 - 359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2002-00193-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761453v1</w:t>
+                <w:t xml:space="preserve">hal-00523135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order harmonic generation optimization with an apertured laser beam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Planchon</w:t>
+                <w:t xml:space="preserve">High power diode-pumped Yb:GdCOB laser: from continuous-wave to femtosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2002-00193-0⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19, pp.73-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-3467(01)00203-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00523135v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilohertz extreme-ultraviolet light source based on femtosecond high-order harmonic generation from noble gases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Charalambidis</w:t>
+                <w:t xml:space="preserve">Multiwatt, tunable, diode-pumped CW Yb:GdCOB laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 73 (7), pp.687-692. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 72, pp.389-393</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523425v1</w:t>
+                <w:t xml:space="preserve">hal-00761518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiwatt, tunable, diode-pumped CW Yb:GdCOB laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Brun</w:t>
+                <w:t xml:space="preserve">Kilohertz extreme-ultraviolet light source based on femtosecond high-order harmonic generation from noble gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Papadogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kalpouzos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Goulielmakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nersisyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Charalambidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 72, pp.389-393</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 73 (7), pp.687-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003400100734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761518v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of a Train of Attosecond Pulses from High Harmonic Generation</w:t>
               </w:r>
@@ -2870,51 +2870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. S. Toma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Breger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevive Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederika Auge-Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2965,103 +2965,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient, tunable, zero-line-diode-pumped, continuous-wave Yb3+:Ca4LnO(BO3)3 (Ln=Gd,Y) lasers at room temperature, application to miniature lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederika Auge-Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 17 (1), pp.18-22</w:t>
@@ -3103,77 +3103,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and tunable continuous-wave diode-pumped Yb3+:Ca4GdO(BO3)3 laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederika Auge-Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3247,90 +3247,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of high harmonic generation at tuned wavelenghts via adaptative control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kazamias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.H Reitze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Weihe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederika Auge-Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3541,51 +3541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deloison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Peyrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Plamann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouffet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526430v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hamoniaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.000920" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Renault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Planchon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.12.038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT0QSVM1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1478-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW2NB74B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574266v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/37/13/004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PGWMZ5ZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Reitze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Weihe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevive Mullot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Douillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.000086" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.002184" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weihe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.033819" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.001049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523020v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Dinu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mullot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.063901" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haroutunian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030608" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Planchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030607" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523078v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00083-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PJV1RG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.193901" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00203-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00193-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KQWKXSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523425v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Papadogiannis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalpouzos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goulielmakis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nersisyan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charalambidis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400100734" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VQVMP4K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Paul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Toma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1059413" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mougel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H Reitze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deloison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Peyrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Plamann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouffet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Renault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Planchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.12.038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT0QSVM1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hamoniaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.000920" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Reitze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Weihe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevive Mullot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Douillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.000086" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/37/13/004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PGWMZ5ZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1478-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW2NB74B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.002184" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Dinu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Muller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mullot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.063901" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weihe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haroutunian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030608" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.033819" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.001049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00083-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PJV1RG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Planchon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030607" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.193901" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00193-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KQWKXSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00203-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523425v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Papadogiannis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalpouzos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goulielmakis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nersisyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charalambidis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400100734" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VQVMP4K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Paul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Toma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1059413" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mougel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H Reitze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>