--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1324,843 +1324,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Subcycle Timing of Attosecond XUV Bursts in High-Harmonic Generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederika Auge-Rochereau</w:t>
+                <w:t xml:space="preserve">Imaging and quality assessment of high-harmonic focal spots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kazamias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.063901⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28 (12), pp.1049-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.28.001049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523020v1</w:t>
+                <w:t xml:space="preserve">hal-00522992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la dynamique couplée de propagation et d'ionisation d'une impulsion laser - Application au laser X-OFI ou à la génération d'harmoniques d'ordres élevés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of high-contrast coherence fringes in high-order harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kazamias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Weihe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederika Auge-Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:20030608⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (3), pp.033819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.68.033819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522785v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of high-contrast coherence fringes in high-order harmonic generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the Subcycle Timing of Attosecond XUV Bursts in High-Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. C. Dinu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.G. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kazamias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Weihe</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederika Auge-Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.68.033819⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91 (6), pp.063901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.063901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522997v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and quality assessment of high-harmonic focal spots</w:t>
+                <w:t xml:space="preserve">Mesure de la dynamique couplée de propagation et d'ionisation d'une impulsion laser - Application au laser X-OFI ou à la génération d'harmoniques d'ordres élevés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Grillon</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Weihe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kazamias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haroutunian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 28 (12), pp.1049-1051. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108, pp.109 - 112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.28.001049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20030608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522992v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the focused flux of high harmonics</w:t>
+                <w:t xml:space="preserve">Étude de la génération d'harmoniques par des faisceaux tronqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kazamias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Weihe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Valentin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Grillon</w:t>
+                <w:t xml:space="preserve">T. Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 26 (1), pp.47 - 50. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108, pp.105 - 108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2003-00083-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20030607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523078v1</w:t>
+                <w:t xml:space="preserve">hal-00522779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la génération d'harmoniques par des faisceaux tronqués</w:t>
+                <w:t xml:space="preserve">Optimization of the focused flux of high harmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kazamias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Planchon</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26 (1), pp.47 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2003-00083-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:20030607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00522779v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Optimization of High Harmonic Generation</w:t>
               </w:r>
@@ -2319,64 +2319,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Weihe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21 (3), pp.353 - 359. </w:t>
@@ -2554,298 +2554,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiwatt, tunable, diode-pumped CW Yb:GdCOB laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Brun</w:t>
+                <w:t xml:space="preserve">Kilohertz extreme-ultraviolet light source based on femtosecond high-order harmonic generation from noble gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Papadogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kalpouzos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Goulielmakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nersisyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Charalambidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 72, pp.389-393</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 73 (7), pp.687-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003400100734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761518v1</w:t>
+                <w:t xml:space="preserve">hal-00523425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilohertz extreme-ultraviolet light source based on femtosecond high-order harmonic generation from noble gases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Charalambidis</w:t>
+                <w:t xml:space="preserve">Multiwatt, tunable, diode-pumped CW Yb:GdCOB laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 73 (7), pp.687-692. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 72, pp.389-393</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00523425v1</w:t>
+                <w:t xml:space="preserve">hal-00761518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of a Train of Attosecond Pulses from High Harmonic Generation</w:t>
               </w:r>
@@ -3286,51 +3286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kazamias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.H Reitze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Weihe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederika Auge-Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3541,51 +3541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deloison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Peyrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Plamann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouffet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Renault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Planchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.12.038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT0QSVM1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hamoniaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.000920" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Reitze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Weihe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevive Mullot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Douillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.000086" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/37/13/004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PGWMZ5ZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1478-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW2NB74B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.002184" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Dinu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Muller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mullot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.063901" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weihe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haroutunian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030608" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.033819" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.001049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00083-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PJV1RG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Planchon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030607" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.193901" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00193-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KQWKXSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00203-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523425v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Papadogiannis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalpouzos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goulielmakis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nersisyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charalambidis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400100734" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VQVMP4K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Paul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Toma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1059413" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mougel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H Reitze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deloison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Peyrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Plamann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouffet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Renault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Planchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.12.038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT0QSVM1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hamoniaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.000920" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Reitze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Weihe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevive Mullot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Douillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.000086" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/37/13/004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PGWMZ5ZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1478-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW2NB74B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.002184" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.001049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weihe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.033819" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523020v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Dinu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mullot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.063901" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haroutunian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030608" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Planchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030607" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523078v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00083-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PJV1RG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.193901" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00193-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KQWKXSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00203-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523425v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Papadogiannis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalpouzos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goulielmakis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nersisyan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charalambidis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400100734" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VQVMP4K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Paul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Toma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1059413" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mougel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H Reitze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>