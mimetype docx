--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -343,247 +343,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia en scène</w:t>
+                <w:t xml:space="preserve">Le Théâtre des Négociations, laboratoire théâtral à ciel ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Aït-Touati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thaêtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2019, Climats du théâtre au temps des catastrophes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02424800v1</w:t>
+                <w:t xml:space="preserve">halshs-02424796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Aït-Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vivre dans un monde abîmé, 1 (860-861), pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Théâtre des Négociations, laboratoire théâtral à ciel ouvert</w:t>
+                <w:t xml:space="preserve">Gaia en scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Aït-Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thaêtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Climats du théâtre au temps des catastrophes</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02424796v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image manquante du Globe. Sur Le théâtre du monde de Frances Yates</w:t>
               </w:r>
@@ -978,51 +978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trilogie terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Aït-Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B42, 2022, 978-2-490-07752-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1066,51 +1066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Aït-Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Frodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2342,51 +2342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing Gaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Aït-Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Anthropology of Sustainability: Beyond Development and Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
@@ -2668,51 +2668,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8AEF913D"/>
+    <w:nsid w:val="D9A3BFA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2899,51 +2899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-ait-touati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132921588" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119596201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique A&#239;t-Touati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098916v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424796v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890552v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Talbot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Karsenti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03939600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ar&#232;nes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03939592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Frodon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098922v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gaukroger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03939587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03939583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01975357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franceschini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03939622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-ait-touati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132921588" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119596201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique A&#239;t-Touati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098916v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169959v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424800v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890552v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Talbot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Karsenti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03939600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ar&#232;nes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03939592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Frodon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098922v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gaukroger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03939587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03939583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01975357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franceschini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03939622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>