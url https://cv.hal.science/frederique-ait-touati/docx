--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -343,320 +343,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Théâtre des Négociations, laboratoire théâtral à ciel ouvert</w:t>
+                <w:t xml:space="preserve">Récits de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Aït-Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thaêtre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Climats du théâtre au temps des catastrophes</w:t>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vivre dans un monde abîmé, 1 (860-861), pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02424796v1</w:t>
+                <w:t xml:space="preserve">hal-02169959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits de la Terre</w:t>
+                <w:t xml:space="preserve">Gaia en scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Aït-Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vivre dans un monde abîmé, 1 (860-861), pp.5-16</w:t>
+              <w:t xml:space="preserve">Thaêtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169959v1</w:t>
+                <w:t xml:space="preserve">halshs-02424800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia en scène</w:t>
+                <w:t xml:space="preserve">L’image manquante du Globe. Sur Le théâtre du monde de Frances Yates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Aït-Touati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thaêtre</w:t>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-02424800v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’image manquante du Globe. Sur Le théâtre du monde de Frances Yates</w:t>
+                <w:t xml:space="preserve">Le Théâtre des Négociations, laboratoire théâtral à ciel ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Aït-Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Thaêtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Climats du théâtre au temps des catastrophes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02424884v1</w:t>
+                <w:t xml:space="preserve">halshs-02424796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
@@ -978,51 +978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trilogie terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Aït-Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B42, 2022, 978-2-490-07752-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1066,51 +1066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Aït-Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Frodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2342,51 +2342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing Gaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Aït-Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Anthropology of Sustainability: Beyond Development and Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
@@ -2668,51 +2668,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9A3BFA5"/>
+    <w:nsid w:val="269F4586"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2899,51 +2899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-ait-touati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132921588" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119596201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique A&#239;t-Touati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098916v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169959v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424800v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890552v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Talbot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Karsenti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03939600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ar&#232;nes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03939592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Frodon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098922v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gaukroger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03939587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03939583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01975357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franceschini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03939622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-ait-touati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132921588" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119596201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique A&#239;t-Touati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098916v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424884v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424796v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890552v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Talbot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Karsenti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03939600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ar&#232;nes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03939592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Frodon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098922v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gaukroger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03939587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03939583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01975357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franceschini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03939622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>