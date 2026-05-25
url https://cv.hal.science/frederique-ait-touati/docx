--- v2 (2026-04-29)
+++ v3 (2026-05-25)
@@ -2668,51 +2668,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="269F4586"/>
+    <w:nsid w:val="659405CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>